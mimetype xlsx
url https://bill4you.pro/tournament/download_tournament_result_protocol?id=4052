--- v0 (2025-12-24)
+++ v1 (2026-08-26)
@@ -20,138 +20,138 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>КЦ "ИНТЕГРАЦИЯ"</t>
   </si>
   <si>
     <t>Кубок клуба спортивного бильярда</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.10.2024, КЦ "ИНТЕГРАЦИЯ", Россия, Москва, Лазо 12</t>
+    <t>05.10.2024, КЦ "ИНТЕГРАЦИЯ", Russian Federation, Moscow, Лазо 12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Семенкевич Илья</t>
+    <t>Semenkevic Il'a</t>
   </si>
   <si>
-    <t>Ахтямов Станислав</t>
+    <t>Ahtamov Stanislav</t>
   </si>
   <si>
-    <t>Курашкин Александр</t>
+    <t>Kurashkin Aleksandr</t>
   </si>
   <si>
-    <t>Прокопьев Александр</t>
+    <t>Prokopev Aleksandr</t>
   </si>
   <si>
-    <t>Орлов Валерий</t>
+    <t>Orlov Valeriy</t>
   </si>
   <si>
-    <t>Семенкевич Галина</t>
+    <t>Semenkevic Galina</t>
   </si>
   <si>
-    <t>Никифоров Станислав</t>
+    <t>Nikiforov Stanislav</t>
   </si>
   <si>
-    <t>Пация Кирилл</t>
+    <t>Pacia Kirill</t>
   </si>
   <si>
-    <t>Ахтямова Маргарита</t>
+    <t>Davydov Denis</t>
   </si>
   <si>
-    <t>Давыдов Денис</t>
+    <t>Kolechkina Margarita</t>
   </si>
   <si>
-    <t>Малкин Аркадий</t>
+    <t>Malkin Arkadij</t>
   </si>
   <si>
-    <t>Печенина Анна</t>
+    <t>Pechenina Anna</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Реутов</t>
+    <t>Reutov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -770,76 +770,76 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2011</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="9" t="s">
+        <v>30</v>
+      </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1985</v>
+        <v>2001</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="9"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">