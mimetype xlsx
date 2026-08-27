--- v0 (2025-12-18)
+++ v1 (2026-08-27)
@@ -14,204 +14,204 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>БК "START"</t>
+    <t>DOSTAR Billiard Club</t>
   </si>
   <si>
     <t>Зимний Кубок БК START, рейтинговый #2</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.10.2024, БК "START", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Шажимбаева,  85</t>
+    <t>12.10.2024, DOSTAR Billiard Club, Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Ульянова,  49</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пистогов Егор</t>
+    <t>Pistogov Egor</t>
   </si>
   <si>
-    <t>Курмангожин Гали</t>
+    <t>Kurmangozhin Gali</t>
   </si>
   <si>
-    <t>Ныгманов Сырым</t>
+    <t>Nygmanov Syrym</t>
   </si>
   <si>
-    <t>Сим Алексей</t>
+    <t>Sim Aleksey</t>
   </si>
   <si>
-    <t>Аухадиев Дастан</t>
+    <t>Auhadiev Dastan</t>
   </si>
   <si>
-    <t>Мухаряпов Шамиль</t>
+    <t>Khvan Nikolay</t>
   </si>
   <si>
-    <t>Смагулов Рустам</t>
+    <t>Muharyapov Shamil</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Smagulov Rustam</t>
   </si>
   <si>
-    <t>Бектимиров Ибрагим</t>
+    <t>Bektimirov Ibragim</t>
   </si>
   <si>
-    <t>Касенов Орал</t>
+    <t>Kasenov Oral</t>
   </si>
   <si>
-    <t>Ким Кирилл</t>
+    <t>Kim Kirill</t>
   </si>
   <si>
-    <t>Шестяев Ефим</t>
+    <t>Shestyaev Efim</t>
   </si>
   <si>
-    <t>Бугрова Ирина</t>
+    <t>Bugrova Irina</t>
   </si>
   <si>
-    <t>Ислам Айтжан</t>
+    <t>Islam Aytzhan</t>
   </si>
   <si>
-    <t>Рогозина Наталья</t>
+    <t>Rogozina Natalya</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Аширов Давид</t>
+    <t>Ashirov David</t>
   </si>
   <si>
-    <t>Бектибеков Ернар</t>
+    <t>Bektibekov Ernar</t>
   </si>
   <si>
-    <t>Бугров Дмитрий</t>
+    <t>Bugrov Dmitriy</t>
   </si>
   <si>
-    <t>Бурундуков Николай</t>
+    <t>Burundukov Nikolay</t>
   </si>
   <si>
-    <t>Даутов Жанболат</t>
+    <t>Dautov Zhanbolat</t>
   </si>
   <si>
-    <t>Кожахметов Тимур</t>
+    <t>Kozhahmetov Timur</t>
   </si>
   <si>
-    <t>Михайлов Владимир</t>
+    <t>Mihaylov Vladimir</t>
   </si>
   <si>
-    <t>Сакенов Жансая</t>
+    <t>Sakenov Zhansaya</t>
   </si>
   <si>
-    <t>Базилов Алканбек</t>
+    <t>Bazilov Alkanbek</t>
   </si>
   <si>
-    <t>Искаков Самир</t>
+    <t>Hohlov Demid</t>
   </si>
   <si>
-    <t>Канафин Нурсултан</t>
+    <t>Iskakov Samir</t>
   </si>
   <si>
-    <t>Хохлов Демид</t>
+    <t>Kanafin Nursultan</t>
   </si>
   <si>
-    <t>Юмашев Александр</t>
+    <t>Yumashev Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,91 +768,91 @@
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1990</v>
+        <v>1968</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1969</v>
+        <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1972</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1162,91 +1162,91 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1968</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2011</v>
+        <v>1993</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1990</v>
+        <v>2011</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1982</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="9" t="s">
@@ -1260,51 +1260,51 @@
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7" t="s">
         <v>45</v>
       </c>