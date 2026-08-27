--- v0 (2025-12-19)
+++ v1 (2026-08-27)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>H_billiards</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир в честь открытия клуба H_Billiards </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.10.2024, H_billiards, Казахстан, Акмолинская область, Астана, Проспект Мангилик Ел,  55 B2.4</t>
+    <t>20.10.2024, H_billiards, Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Проспект Мангилик Ел,  55 B2.4</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Мадиев Асет</t>
+    <t>Madiev Aset</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Абпасов Мурат</t>
+    <t>Abpasov Murat</t>
   </si>
   <si>
-    <t>Аябов Руслан</t>
+    <t>Ayabov Ruslan</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Баяндинов Куаныш</t>
+    <t>Bayandinov Kuanysh</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Жеролганов Кайрат</t>
+    <t>Nurlanov Kuanysh</t>
   </si>
   <si>
-    <t>Нурланов Куаныш</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Zherolganov Kayrat</t>
   </si>
   <si>
-    <t>Абдрахметов Аскар</t>
+    <t>Abdrakhmetov Askar</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Якубжанов Дилшод</t>
+    <t>Yakubzhanov Dilshod</t>
   </si>
   <si>
-    <t>Баймухаметов Асет</t>
+    <t>Baimukhametov Asset</t>
   </si>
   <si>
-    <t>Биккинин Тахир</t>
+    <t>Bikkinin Tahir</t>
   </si>
   <si>
-    <t>Едилбаев Рахат</t>
+    <t>Iskakov Murat</t>
   </si>
   <si>
-    <t>Искаков Мурат</t>
+    <t>Kondratov Igor</t>
   </si>
   <si>
-    <t>Кондратов Игорь</t>
+    <t>Moldagaliev Askar</t>
   </si>
   <si>
-    <t>Молдагалиев Аскар</t>
+    <t>Tukupov Serik</t>
   </si>
   <si>
-    <t>Тукупов Серик</t>
+    <t>Turaliev Nurzhan</t>
   </si>
   <si>
-    <t>Туралиев Нуржан</t>
+    <t>Yedilbaev Rahat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Кызылорда</t>
+    <t>Kyzylorda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,90 +772,90 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>1980</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1992</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
@@ -1168,69 +1168,69 @@
         <v>39</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">