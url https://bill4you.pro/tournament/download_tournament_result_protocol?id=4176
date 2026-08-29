--- v0 (2025-12-18)
+++ v1 (2026-08-29)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t>Любительский турнир Московская пирамида в БК "Чемпион 4" г. Краснодар до 40</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.10.2024, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>20.10.2024, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Frumson Oleg</t>
   </si>
   <si>
-    <t>Фрумсон Олег</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Селезнёв Богдан</t>
+    <t>Seleznev Bogdan</t>
   </si>
   <si>
-    <t>Юсупов Мухамед</t>
+    <t>Yusupov Muhamed</t>
   </si>
   <si>
-    <t>Бобоев Аваз</t>
+    <t>Boboev Avaz</t>
   </si>
   <si>
-    <t>Бочариков Андрей</t>
+    <t>Bocharikov Andrey</t>
   </si>
   <si>
-    <t>Ловчиков Максим</t>
+    <t>Lovcikov Maksim</t>
   </si>
   <si>
-    <t>Пика Елизавета</t>
+    <t>Pika Elizaveta</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Агабабьян Гегам</t>
+    <t>Agababyan Gegam</t>
   </si>
   <si>
-    <t>Журавлев Сергей</t>
+    <t>Kovalenko Aleksandr</t>
   </si>
   <si>
-    <t>Коваленко Александр</t>
+    <t>Nesterov Aleksandr</t>
   </si>
   <si>
-    <t>Нестеров Александр</t>
+    <t>Zhuravlev Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1юн</t>
+    <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Тольятти</t>
+    <t>Tolyatti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -624,71 +624,71 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>1993</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="9" t="s">
@@ -820,93 +820,93 @@
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8"/>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1994</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8"/>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8"/>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>