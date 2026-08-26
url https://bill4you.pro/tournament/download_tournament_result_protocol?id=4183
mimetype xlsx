--- v0 (2025-12-18)
+++ v1 (2026-08-26)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Галактика</t>
   </si>
   <si>
     <t>Galaxy Grodno 2024. 50+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.10.2024, Галактика, Беларусь, Гродненская область, Гродно, ул. Лидская,  1</t>
+    <t>26.10.2024, Галактика, Belarus, Grodzienskaja Region, Grodna, ул. Лидская,  1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дубровский Иван</t>
+    <t>Dubrovskij Ivan</t>
   </si>
   <si>
-    <t>Зуевич Анатолий</t>
+    <t>Zuevich Anatoliy</t>
   </si>
   <si>
-    <t>Буйко Евгений</t>
+    <t>Bujko Evgenij</t>
   </si>
   <si>
-    <t>Рыбак Игорь</t>
+    <t>Rybak Igor'</t>
   </si>
   <si>
-    <t>Ковальский Павел</t>
+    <t>Kondrasov Nikolaj</t>
   </si>
   <si>
-    <t>Кондрашов Николай</t>
+    <t>Koval'skij Pavel</t>
   </si>
   <si>
-    <t>Пашкевич Михаил</t>
+    <t>Paskevic Mihail</t>
   </si>
   <si>
-    <t>Помас Юрий</t>
+    <t>Pomas Urij</t>
   </si>
   <si>
-    <t>Деш Анатолий</t>
+    <t>Des Anatolij</t>
   </si>
   <si>
-    <t>Каминский Александр</t>
+    <t>Kaminskij Aleksandr</t>
   </si>
   <si>
-    <t>Кулагин Сергей</t>
+    <t>Kulagin Sergej</t>
   </si>
   <si>
-    <t>Шалапанов Леонид</t>
+    <t>Salapanov Leonid</t>
   </si>
   <si>
-    <t>Белоножкин Юрий</t>
+    <t>Belonozkin Urij</t>
   </si>
   <si>
-    <t>Ёрш Геннадий</t>
+    <t>Ers Gennadij</t>
   </si>
   <si>
-    <t>Завалов Владимир</t>
+    <t>Solov'ev Valerij</t>
   </si>
   <si>
-    <t>Соловьёв Валерий</t>
+    <t>Zavalau Uladzimir</t>
   </si>
   <si>
-    <t>Шейкин Владислав</t>
+    <t>Sejkin Vladislav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Волковыск</t>
+    <t>Vawkavysk</t>
   </si>
   <si>
-    <t>Лида</t>
+    <t>Lida</t>
   </si>
   <si>
-    <t>Гродно</t>
+    <t>Grodna</t>
   </si>
   <si>
-    <t>Слоним</t>
+    <t>Slonim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,71 +715,71 @@
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1974</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="8"/>
+      <c r="C12" s="8">
+        <v>1972</v>
+      </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>1967</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>38</v>
@@ -901,76 +901,76 @@
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1972</v>
+      </c>
       <c r="D23" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1972</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>