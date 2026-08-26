--- v0 (2025-12-19)
+++ v1 (2026-08-26)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>ФБС Амурской области</t>
   </si>
   <si>
     <t>Турнир памяти Одинцова Игоря</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.10.2024, "Royal", Россия, Амурская область, Благовещенск, ул. Мухиной,  д. 82</t>
+    <t>19.10.2024, "Royal", Russian Federation, Amur Region, Blagoveschensk, ул. Мухиной,  д. 82</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Малько Андрей</t>
+    <t>Malko Andrey</t>
   </si>
   <si>
-    <t>Миусов Степан</t>
+    <t>Miusov Stepan</t>
   </si>
   <si>
-    <t>Морев Максим</t>
+    <t>Morev Maksim</t>
   </si>
   <si>
-    <t>Травкин Вадим</t>
+    <t>Travkin Vadim</t>
   </si>
   <si>
-    <t>Гугняев Семен</t>
+    <t>Fomin Mihkail</t>
   </si>
   <si>
-    <t>Фомин Михаил</t>
+    <t>Gugnyaev Semen</t>
   </si>
   <si>
-    <t>Перегудов Андрей</t>
+    <t>Peregudov Andrey</t>
   </si>
   <si>
-    <t>Шалаев Тимур</t>
+    <t>Shalaev Timur</t>
   </si>
   <si>
-    <t>Грушко Евгений</t>
+    <t>Gryshko Evgenii</t>
   </si>
   <si>
-    <t>Маргарян Грайр</t>
+    <t>Margarian Grair</t>
   </si>
   <si>
-    <t>Самойлов Юрий</t>
+    <t>Samoylov Yuriy</t>
   </si>
   <si>
-    <t>Тороян Ерджаник</t>
+    <t>Toroyan Erdzhanik</t>
   </si>
   <si>
-    <t>Мельник Тимофей</t>
+    <t>Melnik Timofei</t>
   </si>
   <si>
-    <t>Мотылев Ренат</t>
+    <t>Motylev Renat</t>
   </si>
   <si>
-    <t>Сайдазимов Сайдобил</t>
+    <t>Saidazimov Saidobil</t>
   </si>
   <si>
-    <t>Татауров Игорь</t>
+    <t>Tataurov Igor</t>
   </si>
   <si>
-    <t>Азаров Виталий</t>
+    <t>Azarov Vitaliy</t>
   </si>
   <si>
-    <t>Волков Данил</t>
+    <t>Kydriavcev Vladimir</t>
   </si>
   <si>
-    <t>Квиткевич Виталий</t>
+    <t>Loparev Vladimir</t>
   </si>
   <si>
-    <t>Кудрявцев Владимир</t>
+    <t>Nesterov Igor</t>
   </si>
   <si>
-    <t>Лопарев Владимир</t>
+    <t>Rvitkevich Vitalii</t>
   </si>
   <si>
-    <t>Нестеров Игорь</t>
+    <t>Shalaev Danil</t>
   </si>
   <si>
-    <t>Уваров Антон</t>
+    <t>Uvarov Anton</t>
   </si>
   <si>
-    <t>Шалаев Данил</t>
+    <t>Volkov Danil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Свободный</t>
+    <t>Svobodny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -743,77 +743,77 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1990</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1982</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
@@ -1003,171 +1003,171 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1970</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2010</v>
+        <v>1987</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1979</v>
+        <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1987</v>
+        <v>1973</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2012</v>
+        <v>1979</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1990</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1989</v>
+        <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>