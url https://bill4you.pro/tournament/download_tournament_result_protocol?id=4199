--- v0 (2025-12-16)
+++ v1 (2026-08-28)
@@ -20,114 +20,114 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>РОО ФБС ДНР</t>
   </si>
   <si>
     <t>Кубок Донецкой Народной Республики до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.10.2024, Бильярдный зал «Пирамида», Россия, ДНР, Макеевка, бульвар Горбачёва,  д 2</t>
+    <t>19.10.2024, Бильярдный зал «Пирамида», Russian Federation, Donetska Region, Makiyivka, бульвар Горбачёва,  д 2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гомозов Глеб</t>
+    <t>Gomozov Gleb</t>
   </si>
   <si>
-    <t>Калашников Никита</t>
+    <t>Kalashnikov Nikita</t>
   </si>
   <si>
-    <t>Мороз Родион</t>
+    <t>Moroz Rodion</t>
   </si>
   <si>
-    <t>Вагин Богдан</t>
+    <t>Vagin Bogdan</t>
   </si>
   <si>
-    <t>Москвин Матвей</t>
+    <t>Moskvin Matvey</t>
   </si>
   <si>
-    <t>Рощин Игорь</t>
+    <t>Roschin Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Макеевка</t>
+    <t>Makiyivka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>