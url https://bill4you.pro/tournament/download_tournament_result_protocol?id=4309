--- v0 (2025-12-18)
+++ v1 (2026-08-30)
@@ -20,258 +20,258 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>Достар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.10.2024, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>28.10.2024, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 44</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Лагутин Сергей</t>
+    <t>Lagutin Sergey</t>
   </si>
   <si>
-    <t>Нам Олег</t>
+    <t>Nam Oleg</t>
   </si>
   <si>
-    <t>Атаев Талгат</t>
+    <t>Ataev Talgat</t>
   </si>
   <si>
-    <t>Сейкимбаев Бауржан</t>
+    <t>Seykimbaev Baurzhan</t>
   </si>
   <si>
-    <t>Абдихамитов Ерсин</t>
+    <t>Abdihamitov Ersin</t>
   </si>
   <si>
-    <t>Блатов Алексей</t>
+    <t>Blatov Aleksey</t>
   </si>
   <si>
-    <t>Джарымбетов Нуркен</t>
+    <t>Dzharymbetov Nurken</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Кайратулы Мурат</t>
+    <t>Kayratuly Murat</t>
   </si>
   <si>
-    <t>Котюшенко Маргарита</t>
+    <t>Kotyushenko Margarita</t>
   </si>
   <si>
-    <t>Сагиев Руслан</t>
+    <t>Sagiyev Ruslan</t>
   </si>
   <si>
-    <t>Талгатулы Азат</t>
+    <t>Talgatuly Azat</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Токтамысов Жанат</t>
+    <t>Toktamysov Zhanat</t>
   </si>
   <si>
-    <t>Аметов Рустем</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ametov Rustem</t>
   </si>
   <si>
-    <t>Исаков Ардак</t>
+    <t>Isakov Ardak</t>
   </si>
   <si>
-    <t>Лим Сергей</t>
+    <t>Lim Sergey</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Омаров Рустем</t>
+    <t>Omarov Rustem</t>
   </si>
   <si>
-    <t>Оспанов Куандык</t>
+    <t>Ospanov Kuandyk</t>
   </si>
   <si>
-    <t>Симеониди Пантелей</t>
+    <t>Simeonidi Panteley</t>
   </si>
   <si>
-    <t>Гац Олег</t>
+    <t>Erbalin Ardak</t>
   </si>
   <si>
-    <t>Ербалин Ардак</t>
+    <t>Gac Oleg</t>
   </si>
   <si>
-    <t>Жумагулов Рустем</t>
+    <t>Hloponin Andrey</t>
   </si>
   <si>
-    <t>Капаров Ерлан</t>
+    <t>Kaparov Erlan</t>
   </si>
   <si>
-    <t>Мухамбеталиев Махамбет</t>
+    <t>Mukhambetaliev Mahambet</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Серебряков Дмитрий</t>
+    <t>Serebryakov Dmitriy</t>
   </si>
   <si>
-    <t>Хлопонин Андрей</t>
+    <t>Zhumagulov Rustem</t>
   </si>
   <si>
-    <t>Абдрахманов Мурат</t>
+    <t>Abdrahmanov Murat</t>
   </si>
   <si>
-    <t>Бекмагамбетов Олжас</t>
+    <t>Bekmagambetov Olzhas</t>
   </si>
   <si>
-    <t>Болтирик Даурен</t>
+    <t>Boltirik Dauren</t>
   </si>
   <si>
-    <t>Воробьев Станислав</t>
+    <t>Isakov Marlen</t>
   </si>
   <si>
-    <t>Исаков Марлен</t>
+    <t>Kabylkarim Zhasulan</t>
   </si>
   <si>
-    <t>Кабылкарим Жасулан</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Saparov Nurzhas</t>
   </si>
   <si>
-    <t>Сапаров Нуржас</t>
+    <t>Satzhanov Pavel</t>
   </si>
   <si>
-    <t>Сатжанов Павел</t>
+    <t>Scherbakov Arkadiy</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Щербаков Аркадий</t>
+    <t>Vorobev Stanislav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Шахтинск</t>
+    <t>Town of Shakhtinsk</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -732,51 +732,51 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1961</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="9" t="s">
@@ -1047,71 +1047,71 @@
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1995</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1984</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>64</v>
@@ -1204,91 +1204,91 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2003</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1968</v>
+        <v>1988</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1988</v>
+        <v>1968</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1991</v>
+        <v>1959</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>64</v>
       </c>
@@ -1342,51 +1342,51 @@
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1983</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1959</v>
+        <v>1991</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>64</v>
       </c>
@@ -1417,205 +1417,207 @@
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8"/>
+      <c r="C44" s="8">
+        <v>1991</v>
+      </c>
       <c r="D44" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1984</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C48" s="8"/>
+      <c r="C48" s="8">
+        <v>1985</v>
+      </c>
       <c r="D48" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C49" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
         <v>1982</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>1986</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="10"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="10"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>