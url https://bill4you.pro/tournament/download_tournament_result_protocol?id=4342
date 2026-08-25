--- v0 (2026-08-22)
+++ v1 (2026-08-25)
@@ -65,93 +65,93 @@
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 62</t>
   </si>
   <si>
     <t>Main referee</t>
   </si>
   <si>
     <t>Chief Secretary</t>
   </si>
   <si>
     <t>Referee</t>
   </si>
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Korshunov Aleksandr</t>
   </si>
   <si>
     <t>Isakov Abduvali</t>
   </si>
   <si>
-    <t>kjgkg hihh</t>
+    <t>Kjgkg Hihh</t>
   </si>
   <si>
     <t>Konkov Sergey</t>
   </si>
   <si>
     <t>Filipenin Aleksandr</t>
   </si>
   <si>
     <t>Orehin Maksim</t>
   </si>
   <si>
     <t>Ponomarev Denis</t>
   </si>
   <si>
     <t>Yugay Pavel</t>
   </si>
   <si>
     <t>Berlin Sergey</t>
   </si>
   <si>
     <t>Dadadzanov Kaum</t>
   </si>
   <si>
     <t>Dunlaza Ali</t>
   </si>
   <si>
     <t>Golenkov Andrey</t>
   </si>
   <si>
     <t>Kunafin Andrey</t>
   </si>
   <si>
     <t>Shaluhin Evgeniy</t>
   </si>
   <si>
     <t>Shitikov Igor</t>
   </si>
   <si>
     <t>Surebrinikov Evgenii</t>
   </si>
   <si>
-    <t>Chen dwdwa</t>
+    <t>Chen Dwdwa</t>
   </si>
   <si>
     <t>Dudin Alexander</t>
   </si>
   <si>
     <t>Dzhanyan Vladimir</t>
   </si>
   <si>
     <t>Gevorgian Sergei</t>
   </si>
   <si>
     <t>Gusev Dmitry</t>
   </si>
   <si>
     <t>Idrisov Murat</t>
   </si>
   <si>
     <t>Irgaleev Ilias</t>
   </si>
   <si>
     <t>Ivanov Semen</t>
   </si>
   <si>
     <t>Kogay Aleksey</t>
   </si>