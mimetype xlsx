--- v0 (2025-12-19)
+++ v1 (2026-08-27)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>МОО "ХМГФБС"</t>
   </si>
   <si>
     <t>Спартакиада ветеранов спорта города Ханты-Мансийска (1984 г.р. и старше)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.11.2024, МОО "ХМГФБС" (клуб), Россия, ХМАО - Югра, Ханты-Мансийск</t>
+    <t>10.11.2024, МОО "ХМГФБС" (клуб), Russian Federation, KhMAO - Yugra, Khanty-Mansiysk</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шаров Олег</t>
+    <t>Sharov Oleg</t>
   </si>
   <si>
-    <t>Дружинин Петр</t>
+    <t>Dryginin Petr</t>
   </si>
   <si>
-    <t>Лошаков Илья</t>
+    <t>Loshakov Ilya</t>
   </si>
   <si>
-    <t>Кужнуров Владимир</t>
+    <t>Kuzhnurov Vladimir</t>
   </si>
   <si>
-    <t>Бедель Валерий</t>
+    <t>Bedel Valeriy</t>
   </si>
   <si>
-    <t>Худолей Дмитрий</t>
+    <t>Khudoley Dmitriy</t>
   </si>
   <si>
-    <t>Нартымов Сергей</t>
+    <t>Nartymov Sergey</t>
   </si>
   <si>
-    <t>Шалагин Владимир</t>
+    <t>Shalagin Vladimir</t>
   </si>
   <si>
-    <t>Агаев Богдан</t>
+    <t>Agaev Bogdan</t>
   </si>
   <si>
-    <t>Жуланов Евгений</t>
+    <t>Syriev Sergei</t>
   </si>
   <si>
-    <t>Сырьев Сергей</t>
+    <t>Usolcev Aleksey</t>
   </si>
   <si>
-    <t>Усольцев Алексей</t>
+    <t>Zhulanov Evgeny</t>
   </si>
   <si>
-    <t>Богачук Федор</t>
+    <t>Bogachuk Fedor</t>
   </si>
   <si>
-    <t>Елецкий Владимир</t>
+    <t>Eleckiy Vladimir</t>
   </si>
   <si>
-    <t>Сивков Виталий</t>
+    <t>Hudorozhkov Ivan</t>
   </si>
   <si>
-    <t>Худорожков Иван</t>
+    <t>Sivkov Vitaliy</t>
   </si>
   <si>
-    <t>Андрусишин Сергей</t>
+    <t>Andrusishin Sergey</t>
   </si>
   <si>
-    <t>Буторин Юрий</t>
+    <t>Butorin Iurii</t>
   </si>
   <si>
-    <t>Воронин Борис</t>
+    <t>Korepanov Vladimir</t>
   </si>
   <si>
-    <t>Корепанов Владимир</t>
+    <t>Osipov Mihail</t>
   </si>
   <si>
-    <t>Осипов Михаил</t>
+    <t>Simonov Sergey</t>
   </si>
   <si>
-    <t>Симонов Сергей</t>
+    <t>Sofronov Mihail</t>
   </si>
   <si>
-    <t>Софронов Михаил</t>
+    <t>Voronin Boris</t>
   </si>
   <si>
-    <t>Ганиев Хабир</t>
+    <t>Chernyshev Ilya</t>
   </si>
   <si>
-    <t>Зубков Михаил</t>
+    <t>Ganiev Habir</t>
   </si>
   <si>
-    <t>Пляшечник Евгений</t>
+    <t>Plyashechnik Evgeniy</t>
   </si>
   <si>
-    <t>Чернышев Илья</t>
+    <t>Zubkov Mihail</t>
   </si>
   <si>
-    <t>Кинчин Валерий</t>
+    <t>Kinchin Valeriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,51 +765,53 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1958</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1983</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
         <v>1954</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>49</v>
@@ -842,90 +844,90 @@
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1968</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1981</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>49</v>
@@ -1067,71 +1069,71 @@
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1972</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="1"/>