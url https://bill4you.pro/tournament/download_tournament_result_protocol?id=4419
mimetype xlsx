--- v0 (2025-12-18)
+++ v1 (2026-08-21)
@@ -12,293 +12,296 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок Председателя Правления ПАО «ГАЗПРОМ» (мужчины)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.11.2024, Принц, Россия, Москва, Новоясеневский проспект,  1б,  корп. 1</t>
+    <t>07.11.2024, Принц, Russian Federation, Moscow, Новоясеневский проспект,  1б,  корп. 1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Кириллов Андрей</t>
+    <t>Kirillov Andrey</t>
   </si>
   <si>
-    <t>Гривцов Виталий</t>
+    <t>Grivcov Vitalij</t>
   </si>
   <si>
-    <t>Чернышев Владимир</t>
+    <t>Chernyshev Vladimir</t>
   </si>
   <si>
-    <t>Ивашкин Алексей</t>
+    <t>Ivashkin Aleksey</t>
   </si>
   <si>
-    <t>Птичкин Дмитрий</t>
+    <t>Ptichkin Dmitriy</t>
   </si>
   <si>
-    <t>Путинцев Владимир</t>
+    <t>Putincev Vladimir</t>
   </si>
   <si>
-    <t>Созыкин Евгений</t>
+    <t>Sozykin Evgeny</t>
   </si>
   <si>
-    <t>Барбашов Артем</t>
+    <t>Barbashov Artem</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
-    <t>Ефремов Анатолий</t>
+    <t>Cunarev Evgenij</t>
   </si>
   <si>
-    <t>Копейко Сергей</t>
+    <t>Efremov Anatoliy</t>
   </si>
   <si>
-    <t>Матюшкин Владимир</t>
+    <t>Kopejko Sergej</t>
   </si>
   <si>
-    <t>Оленев Евгений</t>
+    <t>Matyushkin Vladimir</t>
   </si>
   <si>
-    <t>Чунарев Евгений</t>
+    <t>Olenev Evgeniy</t>
   </si>
   <si>
-    <t>Шахторин Игорь</t>
+    <t>Shahtorin Igor</t>
   </si>
   <si>
-    <t>Анохин Сергей</t>
+    <t>Anohin Sergej</t>
   </si>
   <si>
-    <t>Воробьев Александр</t>
+    <t>Dmitrienko Vitalya</t>
   </si>
   <si>
-    <t>Дмитриенко Виталий</t>
+    <t>Kashuba Andrey</t>
   </si>
   <si>
-    <t>Кашуба Андрей</t>
+    <t>Krasnuk Igor'</t>
   </si>
   <si>
-    <t>Краснюк Игорь</t>
+    <t>Lopaev Evgeniy</t>
   </si>
   <si>
-    <t>Лопаев Евгений</t>
+    <t>Nenashev Andrey</t>
   </si>
   <si>
-    <t>Ненашев Андрей</t>
+    <t>Sotnik Maksim</t>
   </si>
   <si>
-    <t>Сотник Максим</t>
+    <t>Vorobev Aleksandr</t>
   </si>
   <si>
-    <t>Бедек Дмитрий</t>
+    <t>bedek Dmitrii</t>
   </si>
   <si>
-    <t>Джалилов Эльдар</t>
+    <t>Dzalilov El'dar</t>
   </si>
   <si>
-    <t>Ерёменко Иван</t>
+    <t>Eremenko Ivan</t>
   </si>
   <si>
-    <t>Замолотских Андрей</t>
+    <t>kjgkg hihh</t>
   </si>
   <si>
-    <t>Никонов Роман</t>
+    <t>Nikonov Roman</t>
   </si>
   <si>
-    <t>Туленков Алексей</t>
+    <t>Shaytan Oleg</t>
   </si>
   <si>
-    <t>Тупиков Рустам</t>
+    <t>Tulenkov Aleksej</t>
   </si>
   <si>
-    <t>Шайтан Олег</t>
+    <t>Zamolotskih Andrey</t>
   </si>
   <si>
-    <t>Барсуков Владимир</t>
+    <t>Barsukov Vladimir</t>
   </si>
   <si>
-    <t>Казачинский Юрий</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Kazachinskiy Yuriy</t>
   </si>
   <si>
-    <t>Куликов Алексей</t>
+    <t>Kulikov Aleksey</t>
   </si>
   <si>
-    <t>Невмержицкий Андрей</t>
+    <t>Nevmerzhickiy Andrey</t>
   </si>
   <si>
-    <t>Пензин Константин</t>
+    <t>Penzin Konstantin</t>
   </si>
   <si>
-    <t>Письменный Сергей</t>
+    <t>Pis'mennyj Sergej</t>
   </si>
   <si>
-    <t>Пономарев Михаил</t>
+    <t>Ponomarev Mihail</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
   <si>
-    <t>Новый Уренгой</t>
+    <t>Noviy Urengoy</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>посёлок Ямбург</t>
+    <t>posyolok Yamburg</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>посёлок городского типа Пангоды</t>
+    <t>posyolok gorodskogo tipa Pangody</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Надым</t>
+    <t>Nadym</t>
   </si>
   <si>
-    <t>Ухта</t>
+    <t>Ukhta</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Krasnoturyinsk</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Noyabrsk</t>
   </si>
   <si>
-    <t>Ноябрьск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>Саратов</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Астрахань</t>
+    <t>Saratov</t>
   </si>
   <si>
-    <t>Петрозаводск</t>
+    <t>Astrakhan</t>
+  </si>
+  <si>
+    <t>Petrozavodsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -965,131 +968,131 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1987</v>
+        <v>1974</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1974</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1099,173 +1102,173 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1989</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1961</v>
+        <v>1975</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1961</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1961</v>
+        <v>1977</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1999</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1999</v>
+        <v>1961</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1993</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1281,279 +1284,279 @@
       </c>
       <c r="D33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1991</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1978</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1971</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1971</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>1983</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1987</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1969</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>