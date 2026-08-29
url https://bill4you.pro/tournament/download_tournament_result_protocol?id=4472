--- v0 (2025-12-18)
+++ v1 (2026-08-29)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. Кубок «Газпром-Заполярье» 2024</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.11.2024, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>09.11.2024, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Широков Анатолий</t>
+    <t>Shirokov Anatoliy</t>
   </si>
   <si>
-    <t>Ненашев Андрей</t>
+    <t>Nenashev Andrei</t>
   </si>
   <si>
-    <t>Олейник Вадим</t>
+    <t>Oleynik Vadim</t>
   </si>
   <si>
-    <t>Ильясов Азат</t>
+    <t>Ilyasov Azat</t>
   </si>
   <si>
-    <t>Величко Игорь</t>
+    <t>Emanakov Vadim</t>
   </si>
   <si>
-    <t>Еманаков Вадим</t>
+    <t>Isaenko Sergey</t>
   </si>
   <si>
-    <t>Исаенко Сергей</t>
+    <t>Pavlov Nikolay</t>
   </si>
   <si>
-    <t>Павлов Николай</t>
+    <t>Velichko Igor</t>
   </si>
   <si>
-    <t>Белоус Максим</t>
+    <t>Belous Maksim</t>
   </si>
   <si>
-    <t>Ерёмин Виктор</t>
+    <t>Eremin Viktor</t>
   </si>
   <si>
-    <t>Котырев Виталий</t>
+    <t>Kotyrev Vitaliy</t>
   </si>
   <si>
-    <t>Плотников Евгений</t>
+    <t>Plotnikov Evgeniy</t>
   </si>
   <si>
-    <t>Саитгареев Ильмир</t>
+    <t>Saitgareev Ilmir</t>
   </si>
   <si>
-    <t>Санников Антон</t>
+    <t>Sannikov Anton</t>
   </si>
   <si>
-    <t>Старина Иван</t>
+    <t>Starina Ivan</t>
   </si>
   <si>
-    <t>Сухов Дмитрий</t>
+    <t>Suhov Dmitriy</t>
   </si>
   <si>
-    <t>Климин Роман</t>
+    <t>Klimin Roman</t>
   </si>
   <si>
-    <t>Корнеева Юлия</t>
+    <t>Korneeva Yuliya</t>
   </si>
   <si>
-    <t>Логинов Эдуард</t>
+    <t>Loginov Eduard</t>
   </si>
   <si>
-    <t>Нурисламов Артур</t>
+    <t>Nurislamov Artur</t>
   </si>
   <si>
-    <t>Полозов Иван</t>
+    <t>Polozov Ivan</t>
   </si>
   <si>
-    <t>Святенко Ольга</t>
+    <t>Svyatenko Olga</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Новый Уренгой</t>
+    <t>Noviy Urengoy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>