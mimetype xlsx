--- v0 (2025-12-16)
+++ v1 (2026-08-29)
@@ -12,299 +12,302 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>EVEREST. Клуб</t>
   </si>
   <si>
     <t>В честь открытия БК " EVEREST "</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.11.2024, EVEREST. Клуб, Кыргызстан, город республиканского подчинения Ош, Ош, ул. Медресе 31 (Фуркат)</t>
+    <t>16.11.2024, EVEREST. Клуб, Kyrgyzstan, City of Regional Subordination of Osh, Osh, ул. Медресе 31 (Фуркат)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 52</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ураимов Сыймык</t>
+    <t>Uraimov Syimyk</t>
   </si>
   <si>
-    <t>Каримберди уулу Мухамед</t>
+    <t>Karimberdi Uulu Muhamed</t>
   </si>
   <si>
-    <t>Бакиров Нургазы</t>
+    <t>Bakirov Nurgazy</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Абдыкадыр уулу Абдыкаар</t>
+    <t>Abdykadyr Uulu Abdykaar</t>
   </si>
   <si>
-    <t>Адамов Зайлан</t>
+    <t>Adamov Zaylan</t>
   </si>
   <si>
-    <t>Алибаев Абдыжапар</t>
+    <t>Alibaev Abdyzhapar</t>
   </si>
   <si>
-    <t>Тавакилов Икболжон</t>
+    <t>Tavakilov Ikbolzhon</t>
   </si>
   <si>
-    <t>Бакышев Азамат</t>
+    <t>Bakyshev Azamat</t>
   </si>
   <si>
-    <t>Бердибеков Канбакай</t>
+    <t>Berdibekov Kanbakaj</t>
   </si>
   <si>
-    <t>Иманкул-уулу Эмилбек</t>
+    <t>Cynybekov Akdil'</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Imankul Uulu Emil</t>
   </si>
   <si>
-    <t>Кудайберди уулу Туголбай</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Орунбаев Тынчтыкбек</t>
+    <t>Kudaiberdi Hulu Tugolbai</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Orunbaev Tynchtykbek</t>
   </si>
   <si>
-    <t>Чыныбеков Ак-Дил</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Абдурахманов Улугбек</t>
+    <t>Abdurehmanov Ulugbek</t>
   </si>
   <si>
-    <t>Женишбеков Нуржигит</t>
+    <t>Israil Uulu Omurbek</t>
   </si>
   <si>
-    <t>Зикиров Шумкарбек</t>
+    <t>Jenishbekov Nurjigit</t>
   </si>
   <si>
-    <t>Кенжебай уулу Нурзаман</t>
+    <t>Kenjebay Uulu Nurzaman</t>
   </si>
   <si>
-    <t>Кылычбеков Эрлан</t>
+    <t>Kylychbekov Erlan</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Shakirov Roman</t>
   </si>
   <si>
-    <t>Шакиров Роман</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Israilov Omurbek</t>
+    <t>Zikirov Shumkarbek</t>
   </si>
   <si>
-    <t>Абдылдаев Дон</t>
+    <t>Abdildaev Don</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Ashirov Ulugbek</t>
   </si>
   <si>
-    <t>Аширов Улукбек</t>
+    <t>Asyrbaev Kustarbek</t>
   </si>
   <si>
-    <t>Ашырбаев Куштарбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Калыков Махмуд</t>
+    <t>Kalykov Mahmud</t>
   </si>
   <si>
-    <t>Мелисбек уулу Бактыбек</t>
+    <t>Melisbek Uulu Baktibek</t>
   </si>
   <si>
-    <t>Рашит Чолпонбек</t>
+    <t>Rashid Uulu Cholponbek</t>
   </si>
   <si>
-    <t>Утуров Бакыт</t>
+    <t>Uturov Bakyt</t>
   </si>
   <si>
-    <t>Абдыкалыков Самат</t>
+    <t>Abdikalikov Camat</t>
   </si>
   <si>
-    <t>Абылов Айбек</t>
+    <t>Abylov Aibek</t>
   </si>
   <si>
-    <t>Айтмамат уулу Бекмамат</t>
+    <t>Aitmamat Uulu Bekmamat</t>
   </si>
   <si>
-    <t>Алиахунов Фарход</t>
+    <t>Aliahunov Farhod</t>
   </si>
   <si>
-    <t>Алибек Уулу Адылбек</t>
+    <t>Alibek Uulu Adylbek</t>
   </si>
   <si>
-    <t>Аманбай Уулу Нургазы</t>
+    <t>Amanbay Uulu Nurgazy</t>
   </si>
   <si>
-    <t>Арзыбаев Максатали</t>
+    <t>Arzybaev Maksatali</t>
   </si>
   <si>
-    <t>Зайридинов Авазбек</t>
+    <t>Esenov Adilet</t>
   </si>
   <si>
-    <t>Исаев Абдубасыт</t>
+    <t>Isaev Abdubasyt</t>
   </si>
   <si>
-    <t>Кадырбек уулу Максим</t>
+    <t>Kadyrbek Uulu Maksim</t>
   </si>
   <si>
-    <t>Кенжебаев Жанарбек</t>
+    <t>Kenjebaev Janarbek</t>
   </si>
   <si>
-    <t>Кочконов Санжарбек</t>
+    <t>Kochkonov Sanjarbek</t>
   </si>
   <si>
-    <t>Сайдинов Азизбек</t>
+    <t>Saydinov Azizbek</t>
   </si>
   <si>
-    <t>Сыдыков Элбрус</t>
+    <t>Sydykov Elbrus</t>
   </si>
   <si>
-    <t>Сыдыков Элгис</t>
+    <t>Sydykov Elgis</t>
   </si>
   <si>
-    <t>Эсенов Адилет</t>
+    <t>Zairidinov Avasbek</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap Uulu Doolotbek</t>
   </si>
   <si>
-    <t>Бекташ уулу Залкар</t>
+    <t>Bektash Uulu Zalkar</t>
   </si>
   <si>
-    <t>Исмаилов Абдыкайым</t>
+    <t>Ismailov Abdikaim</t>
   </si>
   <si>
-    <t>Сайпидин уулу Кенешбек</t>
+    <t>Saypidin Uulu Kenezhbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Токтакунов Эркин</t>
+    <t>Toktakunov Erkin</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Джалал-Абад</t>
+    <t>Jalal-Abad</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>Manas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -871,51 +874,51 @@
       </c>
       <c r="D12" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
         <v>2001</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
@@ -965,211 +968,211 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1995</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1998</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1999</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="9" t="s">
@@ -1185,177 +1188,177 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>1985</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1996</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1964</v>
+        <v>1988</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>2002</v>
+        <v>1964</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>1986</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
@@ -1511,51 +1514,51 @@
       </c>
       <c r="D44" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>1998</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1973</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>