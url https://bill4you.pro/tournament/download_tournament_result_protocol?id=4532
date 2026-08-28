--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Чемпионат России. Пул 9. Женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.11.2024, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>14.11.2024, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Горькова Дарья</t>
+    <t>Gor'kova Dar'a</t>
   </si>
   <si>
-    <t>Лыпкань Таисия</t>
+    <t>Lypkan' Taisia</t>
   </si>
   <si>
-    <t>Балакан Мария</t>
+    <t>Balakan Mariia</t>
   </si>
   <si>
-    <t>Зубцова Наталья</t>
+    <t>Zubcova Natal'a</t>
   </si>
   <si>
-    <t>Борисова Софья</t>
+    <t>Borisova Sof'a</t>
   </si>
   <si>
-    <t>Дзускаева Александра</t>
+    <t>Dzuskaeva Aleksandra</t>
   </si>
   <si>
-    <t>Колесникова Мария</t>
+    <t>Kolesnikova Maria</t>
   </si>
   <si>
-    <t>Матвиенко Ника</t>
+    <t>Matvienko Nika</t>
   </si>
   <si>
-    <t>Захарова Екатерина</t>
+    <t>Pimenova Nika</t>
   </si>
   <si>
-    <t>Пименова Ника</t>
+    <t>Topilskaya Polina</t>
   </si>
   <si>
-    <t>Топильская Полина</t>
+    <t>Trifonova Ul'ana</t>
   </si>
   <si>
-    <t>Трифонова Ульяна</t>
+    <t>Zaharova Ekaterina</t>
   </si>
   <si>
-    <t>Конкина Ольга</t>
+    <t>Konkina Ol'ga</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Карапетов Сергей</t>
+    <t>Karapetov Sergey</t>
   </si>
   <si>
-    <t>Гурова Виктория</t>
+    <t>Gurova Viktoria</t>
   </si>
   <si>
-    <t>Агеенко Сергей</t>
+    <t>Ageenko Sergey</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Республика Татарстан (Татарстан)</t>
+    <t>Republic of Tatarstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -802,114 +802,114 @@
       </c>
       <c r="C15" s="8">
         <v>2005</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2007</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2007</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>