--- v0 (2025-12-13)
+++ v1 (2026-08-31)
@@ -20,228 +20,228 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>БК "Чемпион" (на Дмитрова)</t>
   </si>
   <si>
     <t>9-й этап серии турниров "Сеньоры на юге" по пирамиде 50+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.12.2024, БК "Чемпион" (на Дмитрова), Россия, Краснодарский край, Краснодар, ул. Димитрова,  75</t>
+    <t>14.12.2024, БК "Чемпион" (на Дмитрова), Russian Federation, Krasnodar Territory, Krasnodar, ул. Димитрова,  75</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Борисов Сергей</t>
+    <t>Borisov Sergey</t>
   </si>
   <si>
-    <t>Бузоев Аслан</t>
+    <t>Buzoev Aslan</t>
   </si>
   <si>
-    <t>Петров Константин</t>
+    <t>Petrov Konstantin</t>
   </si>
   <si>
-    <t>Шарыпов Александр</t>
+    <t>Sharypov Aleksandr</t>
   </si>
   <si>
-    <t>Вакульчик Эдуард</t>
+    <t>Chiftelov Fedor</t>
   </si>
   <si>
-    <t>Иванов Александр</t>
+    <t>Ivanov Aleksandr</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Lyu Igor</t>
   </si>
   <si>
-    <t>Чифтелов Фёдор</t>
+    <t>Vakulchik Eduard</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Ивченко Михаил</t>
+    <t>Corionov Stanislav</t>
   </si>
   <si>
-    <t>Калакуток Асфар</t>
+    <t>Ivchenko Mikhail</t>
   </si>
   <si>
-    <t>Костенко Анатолий</t>
+    <t>Kalakutok Asfar</t>
   </si>
   <si>
-    <t>Лойко Александр</t>
+    <t>Kostenko Anatoliy</t>
   </si>
   <si>
-    <t>Савченко Леонид</t>
+    <t>Loyko Aleksandr</t>
   </si>
   <si>
-    <t>Скачков Сергей</t>
+    <t>Savchenko Leonid</t>
   </si>
   <si>
-    <t>Цорионов Станислав</t>
+    <t>Skachkov Sergey</t>
   </si>
   <si>
-    <t>Абрамов Ашот</t>
+    <t>Abramov Ashot</t>
   </si>
   <si>
-    <t>Гусейнов Руслан</t>
+    <t>Davtyan Sergo</t>
   </si>
   <si>
-    <t>Давтян Серго</t>
+    <t>Evkin Sergey</t>
   </si>
   <si>
-    <t>Евкин Сергей</t>
+    <t>Guseynov Ruslan</t>
   </si>
   <si>
-    <t>Красильников Александр</t>
+    <t>Krasilnikov Aleksandr</t>
   </si>
   <si>
-    <t>Пензов Николай</t>
+    <t>Penzov Nikolay</t>
   </si>
   <si>
-    <t>Сайнороев Муслим</t>
+    <t>Saynoroev Muslim</t>
   </si>
   <si>
-    <t>Скрипин Иван</t>
+    <t>Skripin Ivan</t>
   </si>
   <si>
-    <t>Волков Игорь</t>
+    <t>Gordynskiy Vladimir</t>
   </si>
   <si>
-    <t>Гордынский Владимир</t>
+    <t>Kozlov Stanislav</t>
   </si>
   <si>
-    <t>Землянухин Александр</t>
+    <t>Oberemok Viktor</t>
   </si>
   <si>
-    <t>Козлов Станислав</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Оберемок Виктор</t>
+    <t>Ugay Vissarion</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Volkov Igor</t>
   </si>
   <si>
-    <t>Угай Виссарион</t>
+    <t>Z Alex</t>
   </si>
   <si>
-    <t>Мержоев Мухадин</t>
+    <t>Merzhoev Muhadin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Козинов Владимир</t>
+    <t>Kozinov Vladimir</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Глушич Владимир</t>
+    <t>Glushich Vladimir</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Краснодарский край</t>
+    <t>Krasnodar Territory</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Республика Северная Осетия — Алания</t>
+    <t>Republic of Severnaya Ossetia-Alania</t>
   </si>
   <si>
-    <t>Воронежская область</t>
+    <t>Voronezh Region</t>
   </si>
   <si>
-    <t>Республика Ингушетия</t>
+    <t>Republic of Ingushetia</t>
   </si>
   <si>
-    <t>Республика Крым</t>
+    <t>Autonomous Republic of Crimea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -774,57 +774,57 @@
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1969</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1955</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
@@ -832,277 +832,277 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1973</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1969</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1975</v>
+        <v>1967</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1973</v>
+        <v>1959</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1962</v>
+        <v>1971</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1978</v>
+        <v>1962</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1967</v>
+        <v>1978</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1974</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1967</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1172,171 +1172,171 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1998</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1959</v>
+        <v>1973</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1969</v>
+        <v>1946</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1971</v>
+        <v>1964</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1954</v>
+        <v>1969</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8"/>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
         <v>1968</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E39" s="9"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>