--- v0 (2025-12-13)
+++ v1 (2026-08-21)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБС Воронежской области</t>
   </si>
   <si>
     <t>Первенство Воронежской области среди юношей до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.11.2024, БК "Парнас", Россия, Воронежская область, Воронеж, ул. Карла Маркса 67Б</t>
+    <t>20.11.2024, БК "Парнас", Russian Federation, Voronezh Region, Voronezh, ул. Карла Маркса 67Б</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мартынов Арсений</t>
+    <t>Martinov Arseniy</t>
   </si>
   <si>
-    <t>Волков Максим</t>
+    <t>Volkov Maksim</t>
   </si>
   <si>
-    <t>Гулидов Александр</t>
+    <t>Gulidov Aleksandr</t>
   </si>
   <si>
-    <t>Ушаков Александр</t>
+    <t>Ushakov Aleksandr</t>
   </si>
   <si>
-    <t>Барков Степан</t>
+    <t>Barkov Stepan</t>
   </si>
   <si>
-    <t>Буров Александр</t>
+    <t>Burov Aleksandr</t>
   </si>
   <si>
-    <t>Коротенко Илья</t>
+    <t>Korotenko Ilya</t>
   </si>
   <si>
-    <t>Шевелев Арсений</t>
+    <t>Shevelev Arseniy</t>
   </si>
   <si>
-    <t>Андреев Мирон</t>
+    <t>Andreev Miron</t>
   </si>
   <si>
-    <t>Дворядкин Павел</t>
+    <t>Dvoryadkin Pavel</t>
   </si>
   <si>
-    <t>Подколзин Илья</t>
+    <t>Podkolzin Ilya</t>
   </si>
   <si>
-    <t>Тугов Андрей</t>
+    <t>Tugov Andrey</t>
   </si>
   <si>
-    <t>Борзиков Матвей</t>
+    <t>Borzikov Matvej</t>
   </si>
   <si>
-    <t>Бубнов Никита</t>
+    <t>Bubnov Nikita</t>
   </si>
   <si>
-    <t>Егоров Артем</t>
+    <t>Egorov Artem</t>
   </si>
   <si>
-    <t>Карелин Тимофей</t>
+    <t>Karelin Timofey</t>
   </si>
   <si>
-    <t>Волков Иван</t>
+    <t>Chervoniy Gleb</t>
   </si>
   <si>
-    <t>Гурнукин Александр</t>
+    <t>Gurnukin Aleksandr</t>
   </si>
   <si>
-    <t>Киселев Матвей</t>
+    <t>Kiselev Matvey</t>
   </si>
   <si>
-    <t>Пухляков Максим</t>
+    <t>Puhlyakov Maksim</t>
   </si>
   <si>
-    <t>Решетов Кирилл</t>
+    <t>Reshetov Kirill</t>
   </si>
   <si>
-    <t>Салогубов Иван</t>
+    <t>Salogubov Ivan</t>
   </si>
   <si>
-    <t>Червоный Глеб</t>
+    <t>Shestakov Pavel</t>
   </si>
   <si>
-    <t>Шестаков Павел</t>
+    <t>Volkov Ivan</t>
   </si>
   <si>
-    <t>Бенедиктов Владимир</t>
+    <t>Benediktov Vladimir</t>
   </si>
   <si>
-    <t>Калашников Георгий</t>
+    <t>Kalashnikov Georgiy</t>
   </si>
   <si>
-    <t>Трухин Святослав</t>
+    <t>Shutkin Nikolay</t>
   </si>
   <si>
-    <t>Шуткин Николай</t>
+    <t>Truhin Svyatoslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Воронеж</t>
+    <t>Voronezh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1001,54 +1001,54 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2011</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
@@ -1124,71 +1124,71 @@
       </c>
       <c r="C29" s="8">
         <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2010</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
@@ -1201,71 +1201,71 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>2011</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>