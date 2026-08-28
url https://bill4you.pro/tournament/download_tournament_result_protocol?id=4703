--- v0 (2025-12-16)
+++ v1 (2026-08-28)
@@ -20,282 +20,282 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>EVEREST. Клуб</t>
   </si>
   <si>
     <t xml:space="preserve">Любительский "новичок" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.11.2024, EVEREST. Клуб, Кыргызстан, город республиканского подчинения Ош, Ош, ул. Медресе 31 (Фуркат)</t>
+    <t>30.11.2024, EVEREST. Клуб, Kyrgyzstan, City of Regional Subordination of Osh, Osh, ул. Медресе 31 (Фуркат)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 45</t>
   </si>
   <si>
     <t>49 - 57</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кенжебаев Жанарбек</t>
+    <t>Kenjebaev Janarbek</t>
   </si>
   <si>
-    <t>Абдылдаев Дон</t>
+    <t>Abdildaev Don</t>
   </si>
   <si>
-    <t>Женишбеков Нуржигит</t>
+    <t>Jenishbekov Nurjigit</t>
   </si>
   <si>
-    <t>Жолборсов Канатбек</t>
+    <t>Jolborsov Kanatbek</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap Uulu Doolotbek</t>
   </si>
   <si>
-    <t>Айтмамат уулу Бекмамат</t>
+    <t>Aitmamat Uulu Bekmamat</t>
   </si>
   <si>
-    <t>Моминов Али</t>
+    <t>Mominov Dilmurod</t>
   </si>
   <si>
-    <t>Ысманалиев Болотбек</t>
+    <t>Ysmanaliev Bolotbek</t>
   </si>
   <si>
-    <t>Асанов Улан</t>
+    <t>Asanov Ulan</t>
   </si>
   <si>
-    <t>Бактыбек уулу Таалайбек</t>
+    <t>Baktybek Uulu Taalaibek</t>
   </si>
   <si>
-    <t>Зайридинов Авазбек</t>
+    <t>Kalykov Mahmud</t>
   </si>
   <si>
-    <t>Зикиров Шумкарбек</t>
+    <t>Murasaev Altynbek</t>
   </si>
   <si>
-    <t>Калыков Махмуд</t>
+    <t>Namatov Daniyar</t>
   </si>
   <si>
-    <t>Мурасаев Алтынбек</t>
+    <t>Sydykov Elbrus</t>
   </si>
   <si>
-    <t>Наматов Данияр</t>
+    <t>Zairidinov Avasbek</t>
   </si>
   <si>
-    <t>Сыдыков Элбрус</t>
+    <t>Zikirov Shumkarbek</t>
   </si>
   <si>
-    <t>Арзыбаев Максатали</t>
+    <t>Arinov Elaman</t>
   </si>
   <si>
-    <t>Аринов Эламан</t>
+    <t>Arzybaev Maksatali</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Каланбеков Дулатбек</t>
+    <t>Kalanbekov Dulatbek</t>
   </si>
   <si>
-    <t>Козуев Омурбек</t>
+    <t>Kosuev Omurbek</t>
   </si>
   <si>
-    <t>Мамытов Мээрбек</t>
+    <t>Mamytov Meerbek</t>
   </si>
   <si>
-    <t>Суйунбек уулу Даниел</t>
+    <t>Syiynbek Uulu Daniel</t>
   </si>
   <si>
-    <t>Утуров Бакыт</t>
+    <t>Uturov Bakyt</t>
   </si>
   <si>
-    <t>Амиров Акылбек</t>
+    <t>Amirov Akylbek</t>
   </si>
   <si>
-    <t>Аттокуров Бексултан</t>
+    <t>Attokurov Beksultan</t>
   </si>
   <si>
-    <t>Жаныбеков Кубаныч</t>
+    <t>Ismailov Abdikaim</t>
   </si>
   <si>
-    <t>Исмаилов Абдыкайым</t>
+    <t>Janibekov Kybanicv</t>
   </si>
   <si>
-    <t>Мелисбек уулу Бактыбек</t>
+    <t>Melisbek Uulu Baktibek</t>
   </si>
   <si>
-    <t>Сайпидин уулу Кенешбек</t>
+    <t>Saypidin Uulu Kenezhbek</t>
   </si>
   <si>
-    <t>Таштемиров Али</t>
+    <t>Tashtemirov Ali</t>
   </si>
   <si>
-    <t>Улугбек уулу Нурсултан</t>
+    <t>Ulugbek Uulu Nursultan</t>
   </si>
   <si>
-    <t>Абдуллаев Олимжон</t>
+    <t>Abdikalikov Camat</t>
   </si>
   <si>
-    <t>Абдыкалыков Самат</t>
+    <t>Abdullaev Olimjon</t>
   </si>
   <si>
-    <t>Абдылдаев Самат</t>
+    <t>Abdyldaev Samat</t>
   </si>
   <si>
-    <t>Айтмаматов Нургелди</t>
+    <t>Aitmamatov Nurgeldi</t>
   </si>
   <si>
-    <t>Бекташ уулу Залкар</t>
+    <t>Bektash Uulu Zalkar</t>
   </si>
   <si>
-    <t>Бердикулов Алмазбек</t>
+    <t>Berdikulov Almasbek</t>
   </si>
   <si>
-    <t>Беркмаматов Авазбек</t>
+    <t>Berkmamatov Avasbek</t>
   </si>
   <si>
-    <t>Жусубалиев Даниел</t>
+    <t>Eshanov Odiljon</t>
   </si>
   <si>
-    <t>Пусуров Шекербек</t>
+    <t>Pusurov Shekerbek</t>
   </si>
   <si>
-    <t>Сыдыков Элгис</t>
+    <t>Sydykov Elgis</t>
   </si>
   <si>
-    <t>Тешебаев Санжар</t>
+    <t>Teshebaev Sanjar</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Эшанов Одилжон</t>
+    <t>Zhusubaliev Daniel</t>
   </si>
   <si>
-    <t>Абакулов Абдыкадыр</t>
+    <t>Abakulov Abdykadyr</t>
   </si>
   <si>
-    <t>Айтматов Залкарбек</t>
+    <t>Aitmatov Zalkarbek</t>
   </si>
   <si>
-    <t>Алыкулов Алтынбек</t>
+    <t>Alykulov Altynbek</t>
   </si>
   <si>
-    <t>Бурканидинов Нургелди</t>
+    <t>Burkanidinov Nurgeldi</t>
   </si>
   <si>
-    <t>Калдаров Бакай</t>
+    <t>Egamberdiev Ubaydillo</t>
   </si>
   <si>
-    <t>Канторо уулу Калыгул</t>
+    <t>Kaldarov Bakay</t>
   </si>
   <si>
-    <t>Кулбаев Доолотбек</t>
+    <t>Kantoro Uulu Kalygul</t>
   </si>
   <si>
-    <t>Шакиров Замир</t>
+    <t>Kulbaev Doolotbek</t>
   </si>
   <si>
-    <t>Эгамбердиев Убайдулло</t>
+    <t>Shakirov Zamir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -956,191 +956,191 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1995</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1996</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>1973</v>
+        <v>1990</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1990</v>
+        <v>1973</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1964</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1274,77 +1274,77 @@
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1989</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>1992</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
@@ -1394,71 +1394,71 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1993</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1994</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="9" t="s">
@@ -1534,51 +1534,51 @@
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1984</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>1984</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E48" s="9" t="s">
@@ -1634,51 +1634,51 @@
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>2008</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>1989</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E53" s="9" t="s">
@@ -1734,131 +1734,131 @@
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>2007</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
-        <v>2007</v>
+        <v>1992</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>1986</v>
+        <v>2007</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>2000</v>
+        <v>1986</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="10"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="10"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>