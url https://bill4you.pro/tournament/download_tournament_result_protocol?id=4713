--- v0 (2025-12-13)
+++ v1 (2026-08-27)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>РС ОО ФБС Свердловской области</t>
   </si>
   <si>
     <t>Всероссийские соревнования. Девушки до 16 лет "Свободная пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.12.2024, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>07.12.2024, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Горшенина София</t>
+    <t>Gorshenina Sofiya</t>
   </si>
   <si>
-    <t>Приезжева Вера</t>
+    <t>Priezzeva Vera</t>
   </si>
   <si>
-    <t>Клочкова Анастасия</t>
+    <t>Klockova Anastasia</t>
   </si>
   <si>
-    <t>Шмакова Алиса</t>
+    <t>Shmakova Alisa</t>
   </si>
   <si>
-    <t>Белоусова Вероника</t>
+    <t>Belousova Veronika</t>
   </si>
   <si>
-    <t>Денис Алиса</t>
+    <t>Denis Alisa</t>
   </si>
   <si>
-    <t>Мезенина Ева</t>
+    <t>Mezenina Eva</t>
   </si>
   <si>
-    <t>Устюжанина Екатерина</t>
+    <t>Ustyuzhanina Ekaterina</t>
   </si>
   <si>
-    <t>Гавриленко Анна</t>
+    <t>Gavrilenko Anna</t>
   </si>
   <si>
-    <t>Караваева Ксения</t>
+    <t>Karavaeva Ksenia</t>
   </si>
   <si>
-    <t>Лябук София</t>
+    <t>Lyabuk Sofiya</t>
   </si>
   <si>
-    <t>Юдина Варвара</t>
+    <t>Yudina Varvara</t>
   </si>
   <si>
-    <t>Глущенко Майя</t>
+    <t>Gluschenko Mayya</t>
   </si>
   <si>
-    <t>Ковальская Милослава</t>
+    <t>Kovalskaya Miloslava</t>
   </si>
   <si>
-    <t>Рахметова Маргарита</t>
+    <t>Rahmetova Margarita</t>
   </si>
   <si>
-    <t>Рудницкая Виктория</t>
+    <t>Rudnickaya Viktoriya</t>
   </si>
   <si>
-    <t>Безроднова Арина</t>
+    <t>Bezrodnova Arina</t>
   </si>
   <si>
-    <t>Малахова Виктория</t>
+    <t>Malahova Viktoriya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Петр Шумков</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Оренбург</t>
+    <t>Orenburg</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Samara</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Верхняя Салда</t>
+    <t>Verkhnyaya Salda</t>
   </si>
   <si>
-    <t>Муром</t>
+    <t>Murom</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1018,51 +1018,51 @@
       </c>
       <c r="C24" s="8">
         <v>2010</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2010</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>