--- v0 (2025-12-15)
+++ v1 (2026-08-31)
@@ -20,306 +20,306 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>БК "Dostar"</t>
   </si>
   <si>
     <t>Турнир "Dostar CUP"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.12.2024, БК "Dostar", Казахстан, Акмолинская область, Астана, пр. Абая 8</t>
+    <t>02.12.2024, БК "Dostar", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, пр. Абая 8</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Жусупов Калижан</t>
+    <t>Zhusupov Kalizhan</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Ибрагимов Мирлан</t>
+    <t>Ibragimov Mirlan</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Мусахунов Рустам</t>
+    <t>Musahunov Rustam</t>
   </si>
   <si>
-    <t>Баядилов Кайрат</t>
+    <t>Bayadilov Kayrat</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Сафарбеков Арыстан</t>
+    <t>Safarbekov Arystan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Абпасов Мурат</t>
+    <t>Abpasov Murat</t>
   </si>
   <si>
-    <t>Алдабергенов Сержан</t>
+    <t>Aldabergenov Serzhan</t>
   </si>
   <si>
-    <t>Аманжолов Жоламан</t>
+    <t>Amankulov Kayyrzhan</t>
   </si>
   <si>
-    <t>Аманкулов Кайыржан</t>
+    <t>Amanzholov Zholaman</t>
   </si>
   <si>
-    <t>Дауров Ринат</t>
+    <t>Daurov Rinat</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Ермеков Ерлан</t>
+    <t>Ermekov Erlan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Свешников Андрей</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Sveshnikov Andrey</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Булекпаев Серик</t>
+    <t>Bulekpaev Serik</t>
   </si>
   <si>
-    <t>Дуненкулов Бахтияр</t>
+    <t>Dunenkulov Bahtiyar</t>
   </si>
   <si>
-    <t>Дунзуров Рашид</t>
+    <t>Dunzurov Rashid</t>
   </si>
   <si>
-    <t>Жуманбай Женыс</t>
+    <t>Imanbaev Kuanysh</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Kabdullin Zhenis</t>
   </si>
   <si>
-    <t>Иманбаев Куаныш</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Кабдуллин Женис</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Nurgaliev Darhan</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Ogay Vyacheslav</t>
   </si>
   <si>
-    <t>Нургалиев Дархан</t>
+    <t>Teltaev Alisher</t>
   </si>
   <si>
-    <t>Огай Вячеслав</t>
+    <t>Tynyshtyk Bauyrzhan</t>
   </si>
   <si>
-    <t>Тельтаев Алишер</t>
+    <t>Unaybekov Anuar</t>
   </si>
   <si>
-    <t>Тыныштык Бауыржан</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Унайбеков Ануар</t>
+    <t>Yurchenko Maksim</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zeynebaev Timur</t>
   </si>
   <si>
-    <t>Юрченко Максим</t>
+    <t>Zhumanbay Zhenys</t>
   </si>
   <si>
-    <t>Абилов Данияр</t>
+    <t>Abilov Daniyar</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Дуамбеков Алмат</t>
+    <t>Duambekov Almat</t>
   </si>
   <si>
-    <t>Имашев Саят</t>
+    <t>Imashev Sayat</t>
   </si>
   <si>
-    <t>Казбеков Нурлан</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Kazbekov Nurlan</t>
   </si>
   <si>
-    <t>Кенжегожинов Олжас</t>
+    <t>Kenzhegozhinov Olzhas</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Махсатов Темирлан</t>
+    <t>Mahsatov Temirlan</t>
   </si>
   <si>
-    <t>Наймамбаев Курмангалий</t>
+    <t>Naymambaev Kurmangaliy</t>
   </si>
   <si>
-    <t>Нугманов Жанибек</t>
+    <t>Nugmanov Zhanibek</t>
   </si>
   <si>
-    <t>Орзиматов Бахор</t>
+    <t>Orzimatov Bahor</t>
   </si>
   <si>
-    <t>Темиров Куаныш</t>
+    <t>Temirov Kuanysh</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Якубжанов Дилшод</t>
+    <t>Yakubzhanov Dilshod</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>КМС</t>
+  </si>
+  <si>
     <t>МС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Казахстан</t>
-[...2 lines deleted...]
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -995,51 +995,51 @@
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1980</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
@@ -1123,71 +1123,71 @@
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1964</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F28" s="1"/>
@@ -1315,91 +1315,91 @@
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1982</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1970</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1970</v>
+        <v>1991</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F39" s="1"/>
@@ -1465,185 +1465,183 @@
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1951</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="8"/>
+      <c r="C46" s="8">
+        <v>1985</v>
+      </c>
       <c r="D46" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C48" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C49" s="8"/>
+      <c r="C49" s="8">
+        <v>1992</v>
+      </c>
       <c r="D49" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F52" s="1"/>
@@ -1653,51 +1651,53 @@
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8"/>
+      <c r="C54" s="8">
+        <v>1967</v>
+      </c>
       <c r="D54" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F55" s="1"/>
@@ -1709,51 +1709,51 @@
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
@@ -1761,113 +1761,113 @@
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C60" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C61" s="8"/>
+      <c r="C61" s="8">
+        <v>1988</v>
+      </c>
       <c r="D61" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
         <v>1983</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
         <v>1990</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
@@ -1953,51 +1953,51 @@
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
         <v>1985</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C71" s="8"/>
       <c r="D71" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>