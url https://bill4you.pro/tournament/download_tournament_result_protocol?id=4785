--- v0 (2025-12-24)
+++ v1 (2026-08-26)
@@ -14,126 +14,126 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
-    <t>БК "START"</t>
+    <t>DOSTAR Billiard Club</t>
   </si>
   <si>
     <t>БК START Комбинированная пирамида 8-ка</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.12.2024, БК "START", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Шажимбаева,  85</t>
+    <t>01.12.2024, DOSTAR Billiard Club, Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Ульянова,  49</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бектибеков Ернар</t>
+    <t>Bektibekov Ernar</t>
   </si>
   <si>
-    <t>Даутов Жанболат</t>
+    <t>Dautov Zhanbolat</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Khvan Nikolay</t>
   </si>
   <si>
-    <t>Бектимиров Ибрагим</t>
+    <t>Bektimirov Ibragim</t>
   </si>
   <si>
-    <t>Смагулов Рустам</t>
+    <t>Smagulov Rustam</t>
   </si>
   <si>
-    <t>Базилов Алканбек</t>
+    <t>Bazilov Alkanbek</t>
   </si>
   <si>
-    <t>Кожахметов Тимур</t>
+    <t>Kozhahmetov Timur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>