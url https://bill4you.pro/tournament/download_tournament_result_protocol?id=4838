--- v0 (2025-12-25)
+++ v1 (2026-08-30)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>БК «КУБ107»</t>
   </si>
   <si>
     <t xml:space="preserve">Сеньоры в Кубе +50 </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.12.2024, БК «КУБ107», Россия, Красноярский край, Красноярск, ул. Молокова 21,  2 этаж</t>
+    <t>21.12.2024, БК «КУБ107», Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, ул. Молокова 21,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сиденко Сергей</t>
+    <t>Sidenko Sergei</t>
   </si>
   <si>
-    <t>Рогозинский Эдуард</t>
+    <t>Rogozinskii Eduard</t>
   </si>
   <si>
-    <t>Лукьянов Вячеслав</t>
+    <t>Lukyanov Vyacheslav</t>
   </si>
   <si>
-    <t>Уткин Андрей</t>
+    <t>Utkin Andrej</t>
   </si>
   <si>
-    <t>Кузьмин Сергей</t>
+    <t>Chernavskiy Pavel</t>
   </si>
   <si>
-    <t>Родионов Павел</t>
+    <t>Kuzmin Sergei</t>
   </si>
   <si>
-    <t>Ус Игорь</t>
+    <t>Rodionov Pavel</t>
   </si>
   <si>
-    <t>Чернавский Павел</t>
+    <t>Us Igor</t>
   </si>
   <si>
-    <t>Колосков Валерий</t>
+    <t>Koloskov Valery</t>
   </si>
   <si>
-    <t>Пуков Антон</t>
+    <t>Pukov Anton</t>
   </si>
   <si>
-    <t>Солодянкин Валентин</t>
+    <t>Shishkin Mihiail</t>
   </si>
   <si>
-    <t>Шишкин Михиаил</t>
+    <t>Solodyankin Valentin</t>
   </si>
   <si>
-    <t>Кара-оол Омак</t>
+    <t>Kara Omak</t>
   </si>
   <si>
-    <t>Кулеев Виталий</t>
+    <t>Kuliev Vitalii</t>
   </si>
   <si>
-    <t>Ламерт Андрей</t>
+    <t>Lamert Andrei</t>
   </si>
   <si>
-    <t>Маркелов Игорь</t>
+    <t>Markelov Igor</t>
   </si>
   <si>
-    <t>Голованов Евгений</t>
+    <t>Dongak Orlan</t>
   </si>
   <si>
-    <t>Донгак Орлан</t>
+    <t>Golovanov Evgeniy</t>
   </si>
   <si>
-    <t>Карамчаков Андриан</t>
+    <t>Histovskii Evgenii</t>
   </si>
   <si>
-    <t>Козлов Олег</t>
+    <t>Karamchakov Andrian</t>
   </si>
   <si>
-    <t>Мамаев Евгений</t>
+    <t>Kozlov Oleg</t>
   </si>
   <si>
-    <t>Раводин Владимир</t>
+    <t>Mamaev Evgeniy</t>
   </si>
   <si>
-    <t>Топоев Алексей</t>
+    <t>Ravodin Vladimir</t>
   </si>
   <si>
-    <t>Чистовский Евгений</t>
+    <t>Topoev Aleksey</t>
   </si>
   <si>
-    <t>Александр Шилов</t>
+    <t>Alexandr Shilov</t>
   </si>
   <si>
-    <t>Антонов Андрей</t>
+    <t>Antonov Andrey</t>
   </si>
   <si>
-    <t>Винокуров Сергей</t>
+    <t>Kniazev Igor</t>
   </si>
   <si>
-    <t>Князев Игорь</t>
+    <t>Krotov Mihail</t>
   </si>
   <si>
-    <t>Кротов Михаил</t>
+    <t>Krugom Pavel</t>
   </si>
   <si>
-    <t>Кругом Павел</t>
+    <t>Shimenkov Aleksey</t>
   </si>
   <si>
-    <t>Шименков Алексей</t>
+    <t>Vinokurov Sergey</t>
   </si>
   <si>
-    <t>Ястребов Сергей</t>
+    <t>Yastrebov Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -758,111 +758,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1974</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1968</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -998,189 +998,189 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1969</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1973</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1967</v>
+        <v>1950</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1972</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1196,129 +1196,129 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1971</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1970</v>
+        <v>1965</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1972</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1969</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
@@ -1332,51 +1332,51 @@
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7" t="s">
         <v>48</v>
       </c>