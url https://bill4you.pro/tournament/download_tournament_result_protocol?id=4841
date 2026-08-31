--- v0 (2025-12-16)
+++ v1 (2026-08-31)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК «КУБ107»</t>
   </si>
   <si>
     <t xml:space="preserve">Сеньоры в Кубе +60 </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.12.2024, БК «КУБ107», Россия, Красноярский край, Красноярск, ул. Молокова 21,  2 этаж</t>
+    <t>21.12.2024, БК «КУБ107», Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, ул. Молокова 21,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бурмакин Игорь</t>
+    <t>Burmakin Igor</t>
   </si>
   <si>
-    <t>Шуркин Валерий</t>
+    <t>Shurkin Valeriy</t>
   </si>
   <si>
-    <t>Жавжаров Владимир</t>
+    <t>Tkachev Georgiy</t>
   </si>
   <si>
-    <t>Ткачев Георгий</t>
+    <t>Zhavzharov Vladimir</t>
   </si>
   <si>
-    <t>Башуров Андрей</t>
+    <t>Bashurov Andreii</t>
   </si>
   <si>
-    <t>Василевич Константин</t>
+    <t>Drozdeckiy Sergey</t>
   </si>
   <si>
-    <t>Дроздецкий Сергей</t>
+    <t>Mizenko Viktor</t>
   </si>
   <si>
-    <t>Мизенко Виктор</t>
+    <t>Vasilevich Konstantin</t>
   </si>
   <si>
-    <t>Баев Игорь</t>
+    <t>Baev Igor</t>
   </si>
   <si>
-    <t>Титков Алексей</t>
+    <t>Shkurdalov Igor</t>
   </si>
   <si>
-    <t>Трущенко Олег</t>
+    <t>Titkov Aleksey</t>
   </si>
   <si>
-    <t>Шкурдалов Игорь</t>
+    <t>Truschenko Oleg</t>
   </si>
   <si>
-    <t>Вецлер Яков</t>
+    <t>Kulakov Evgeniy</t>
   </si>
   <si>
-    <t>Кулаков Евгений</t>
+    <t>Lukianov Oleg</t>
   </si>
   <si>
-    <t>Лукьянов Олег</t>
+    <t>Stepankov Vladimir</t>
   </si>
   <si>
-    <t>Степанков Владимир</t>
+    <t>Vecler Yakov</t>
   </si>
   <si>
-    <t>Антонов Виктор</t>
+    <t>Antonov Viktor</t>
   </si>
   <si>
-    <t>Боровлев Геннадий</t>
+    <t>Borovlev Gennadiy</t>
   </si>
   <si>
-    <t>Колоколов Василий</t>
+    <t>Kolokolov Vasily</t>
   </si>
   <si>
-    <t>Патрешов Сергей</t>
+    <t>Patreshov Sergey</t>
   </si>
   <si>
-    <t>Попов Игорь</t>
+    <t>Popov Igor</t>
   </si>
   <si>
-    <t>Попов Константин</t>
+    <t>Popov Konstantin</t>
   </si>
   <si>
-    <t>Сабитов Закир</t>
+    <t>Sabitov Zakir</t>
   </si>
   <si>
-    <t>СКРОБОТОВ Виктор</t>
+    <t>Skrobotov Viktor</t>
   </si>
   <si>
-    <t>Ильин Валерий</t>
+    <t>Hachaturyan Anatoliy</t>
   </si>
   <si>
-    <t>Раводин Владимир</t>
+    <t>Ilin Valeriy</t>
   </si>
   <si>
-    <t>Хачатурян Анатолий</t>
+    <t>Ravodin Vladimir</t>
   </si>
   <si>
-    <t>Шарафеев Григорий</t>
+    <t>Sharafeev Grigoriy</t>
   </si>
   <si>
-    <t>Ягудин Виктор</t>
+    <t>Yagudin Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Кузьмин Сергей</t>
+    <t>Kuzmin Sergei</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Пуков Антон</t>
+    <t>Pukov Anton</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,311 +712,311 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1961</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1949</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1958</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1964</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1961</v>
+        <v>1974</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1974</v>
+        <v>1955</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1955</v>
+        <v>1964</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1956</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1152,91 +1152,91 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1964</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1966</v>
+        <v>1956</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1959</v>
+        <v>1966</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1963</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">