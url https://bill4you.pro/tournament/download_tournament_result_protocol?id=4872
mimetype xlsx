--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -14,153 +14,153 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>БК King Urgut</t>
+    <t>БК KING URGUT</t>
   </si>
   <si>
     <t>Закрытый турнир БК "KING URGUT" по русской пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.12.2024, БК King Urgut, Узбекистан, Самаркандская область, Самарканд, навоийшох дом 7</t>
+    <t>08.12.2024, БК KING URGUT, Uzbekistan, Samarkand Region, Samarkand, навоийшох дом 7</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хасанов Дильмурод</t>
+    <t>Hasanov Dilmurod</t>
   </si>
   <si>
-    <t>Нурмугаммедов Улугбек</t>
+    <t>Nurmuhammedov Ulugbek</t>
   </si>
   <si>
-    <t>Салимов Валижон</t>
+    <t>Salimov Valijon</t>
   </si>
   <si>
-    <t>Хайдаров Джасур</t>
+    <t>Xaydarov Jasur</t>
   </si>
   <si>
-    <t>Курбонов Кахрамон</t>
+    <t>Fazliev Sardor</t>
   </si>
   <si>
-    <t>Курбонов Умид</t>
+    <t>Kurbonov Umid</t>
   </si>
   <si>
-    <t>Очилов Иззат</t>
+    <t>Ochilov Izzat</t>
   </si>
   <si>
-    <t>Фазлиев Сардор</t>
+    <t>Qurbonov Qahramon</t>
   </si>
   <si>
-    <t>Ахадов Достонжон</t>
+    <t>Akhadov Dostonjon</t>
   </si>
   <si>
-    <t>Джалолов Амирджон</t>
+    <t>Jalolov Amirjon</t>
   </si>
   <si>
-    <t>Мамасодиков Ориф</t>
+    <t>Mamasodiqov Orif</t>
   </si>
   <si>
-    <t>Мирзокулов Бобур</t>
+    <t>Mirzoqulov Bobur</t>
   </si>
   <si>
-    <t>Насимов Джамшед</t>
+    <t>Nasimov Jamshed</t>
   </si>
   <si>
-    <t>Садиев Улугбек</t>
+    <t>Sadiev Ulugbek</t>
   </si>
   <si>
-    <t>Темиров Наим</t>
+    <t>Temirov Naim</t>
   </si>
   <si>
-    <t>Хайриллаев Бахриддин</t>
+    <t>Xayrillayev Baxriddin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -695,51 +695,51 @@
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>34</v>
       </c>
@@ -751,51 +751,51 @@
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>2001</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">