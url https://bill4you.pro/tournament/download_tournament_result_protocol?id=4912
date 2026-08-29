--- v0 (2025-12-18)
+++ v1 (2026-08-29)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>Любительский турнир Московская пирамида в БК "Чемпион " г. Аксай 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.12.2024, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>15.12.2024, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тузов Александр</t>
+    <t>Tuzov Aleksandr</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Сафронов Константин</t>
+    <t>Safronov Konstantin</t>
   </si>
   <si>
-    <t>Якименко Сергей</t>
+    <t>Yakimenko Sergei</t>
   </si>
   <si>
-    <t>Хван Сергей</t>
+    <t>Hvan Sergey</t>
   </si>
   <si>
-    <t>Шевкунов Тихон</t>
+    <t>Sevkunov Tihon</t>
   </si>
   <si>
-    <t>Ким Димитрий</t>
+    <t>Kim Dimitriy</t>
   </si>
   <si>
-    <t>Ким Олег</t>
+    <t>Kim Oleg</t>
   </si>
   <si>
-    <t>Аветисян Борис</t>
+    <t>Avetisyn Boris</t>
   </si>
   <si>
-    <t>Кащеев Александр</t>
+    <t>Kascheev Aleksandr</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>Тесля Егор</t>
+    <t>Teslya Egor</t>
   </si>
   <si>
-    <t>Асафьев Виктор Виктор</t>
+    <t>Asafev Viktor Viktor</t>
   </si>
   <si>
-    <t>Ли Вячаслав</t>
+    <t>Li Vyachaslav</t>
   </si>
   <si>
-    <t>Тесля Анатолий</t>
+    <t>Shalimov Ivan</t>
   </si>
   <si>
-    <t>Шалимов Иван</t>
+    <t>Teslya Anatoly</t>
   </si>
   <si>
-    <t>Запорожцев Алексей</t>
+    <t>Zaporozhcev Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Аксай</t>
+    <t>Aksay</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Шахты</t>
+    <t>Shakhty</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -922,77 +922,77 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1973</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1962</v>
+        <v>1973</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1973</v>
+        <v>1962</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1991</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>