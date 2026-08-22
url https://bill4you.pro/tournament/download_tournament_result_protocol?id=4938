--- v0 (2025-12-25)
+++ v1 (2026-08-22)
@@ -12,239 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат Хабаровского края </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.12.2024, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>13.12.2024, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мишатин Константин</t>
+    <t>Mishatin Konstantin</t>
   </si>
   <si>
-    <t>Плотников Павел</t>
+    <t>Plotnikov Pavel</t>
   </si>
   <si>
-    <t>Юртаев Александр</t>
+    <t>Yurtaev Aleksandr</t>
   </si>
   <si>
-    <t>Юртаев Сергей</t>
+    <t>Yurtaev Sergey</t>
   </si>
   <si>
-    <t>Горбачев Егор</t>
+    <t>Gorbachev Egor</t>
   </si>
   <si>
-    <t>Ковалёв Павел</t>
+    <t>Kovalev Pavel</t>
   </si>
   <si>
-    <t>Лябук Марк</t>
+    <t>Lyabuk Mark</t>
   </si>
   <si>
-    <t>Усольцев Сергей</t>
-[...8 lines deleted...]
-    <t>Пак Вадим</t>
+    <t>Usolcev Sergei</t>
   </si>
   <si>
     <t>Kavelin Ilya</t>
   </si>
   <si>
-    <t>Дедисклеин Николай</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Лукьянов Михаил</t>
+    <t>Makhiboroda Roman</t>
   </si>
   <si>
-    <t>Усербаев Келген</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Файман Илья</t>
+    <t>Dedisklein Nikolay</t>
   </si>
   <si>
-    <t>Егоров Януш</t>
+    <t>Fayman Ilya</t>
   </si>
   <si>
-    <t>Котуков Максим</t>
+    <t>Luk'anov Mihail</t>
   </si>
   <si>
-    <t>Купряшкин Илья</t>
+    <t>Userbaev Kelgen</t>
   </si>
   <si>
-    <t>Летухин Сергей</t>
+    <t>Egorov Yanush</t>
   </si>
   <si>
-    <t>Мельтинова Елизавета</t>
+    <t>Kotukov Maksim</t>
   </si>
   <si>
-    <t>Поляков Александр</t>
+    <t>Kupryashkin Ilia</t>
   </si>
   <si>
-    <t>Присяжнюк Владимир</t>
+    <t>Letuhin Sergey</t>
   </si>
   <si>
-    <t>Юртаев Руслан</t>
+    <t>Meltinova Elizaveta</t>
   </si>
   <si>
-    <t>Касимов Якуб</t>
+    <t>Polyakov Aleksandr</t>
   </si>
   <si>
-    <t>Кравцов Максим</t>
+    <t>Prisyazhnyuk Vladimir</t>
   </si>
   <si>
-    <t>Мысак Дмитрий</t>
+    <t>Yurtaev Ruslan</t>
   </si>
   <si>
-    <t>Райцев Константин</t>
+    <t>Kasimov Yakub</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Kravtsov Maxim</t>
   </si>
   <si>
-    <t>Катаев Георгий</t>
+    <t>Mysak Dmitriy</t>
   </si>
   <si>
-    <t>Соседов Станислав</t>
+    <t>Raytsev Konstantin</t>
+  </si>
+  <si>
+    <t>born in</t>
+  </si>
+  <si>
+    <t>Kataev Georgiy</t>
+  </si>
+  <si>
+    <t>Sosedov Stanislav</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Советская Гавань</t>
+    <t>Sovetskaya Gavan</t>
   </si>
   <si>
-    <t>Биробиджан</t>
+    <t>Birobidzhan</t>
   </si>
   <si>
-    <t>Комсомольск-на-Амуре</t>
+    <t>Komsomolsk-on-Amur</t>
   </si>
   <si>
-    <t>Душанбе</t>
+    <t>Dushanbe</t>
+  </si>
+  <si>
+    <t>rabochiy posyolok Pereyaslavka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -865,197 +868,197 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1995</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2002</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1983</v>
+        <v>2012</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>2003</v>
+        <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2000</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1251,51 +1254,51 @@
       </c>
       <c r="D34" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1980</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>