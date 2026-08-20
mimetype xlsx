--- v0 (2025-12-19)
+++ v1 (2026-08-20)
@@ -20,267 +20,267 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Кубок ХМАО-Югры мужчиы</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.12.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>13.12.2024, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 41</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Исматулаев Илхом</t>
+    <t>Ismatulaev Ilhom</t>
   </si>
   <si>
-    <t>Куракин Иван</t>
+    <t>Kurakin Ivan</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Курманалиев Максим</t>
+    <t>dkhmhj khlk</t>
   </si>
   <si>
-    <t>Рой Виктор</t>
+    <t>Kurmanaliev Maksim</t>
   </si>
   <si>
-    <t>Созыкин Евгений</t>
+    <t>Roj Viktor</t>
   </si>
   <si>
-    <t>Щучкин Дмитрий</t>
+    <t>Sozykin Evgeny</t>
   </si>
   <si>
-    <t>Авдеев Вячеслав</t>
+    <t>Avdeev Vyacheslav</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Ольховик Артур</t>
+    <t>Olhovik Artur</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Юрков Захар</t>
+    <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Батуров Сергей</t>
+    <t>Baturov Sergei</t>
   </si>
   <si>
-    <t>Картоев Зелимхан</t>
+    <t>Kartoev Zelimkhan</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Нигматулин Руслан</t>
+    <t>Nigmatulin Ruslan</t>
   </si>
   <si>
-    <t>Шлыков Сергей</t>
+    <t>Shlykov Sergey</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>wadfa dwdwa</t>
   </si>
   <si>
-    <t>Яхимович Алексей</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Ахметчин Михаил</t>
+    <t>Akhmetchin Mikhail</t>
   </si>
   <si>
-    <t>Богданов Денис</t>
+    <t>Bogdanov Denis</t>
   </si>
   <si>
-    <t>Бучельников Александр</t>
+    <t>Bucel'nikov Aleksandr</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Ким Виктор</t>
+    <t>Kim Viktor</t>
   </si>
   <si>
-    <t>Колодчак Дмитрий</t>
+    <t>Kolodchak Dmitriy</t>
   </si>
   <si>
-    <t>Смирнов Дмитрий</t>
+    <t>Smirnov Dmitriy</t>
   </si>
   <si>
-    <t>Алаев Максим</t>
+    <t>Alaev Maksim</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Гелевера Максим</t>
+    <t>Gelevera Maxim</t>
   </si>
   <si>
-    <t>Гриднев Иван</t>
+    <t>Gridnev Ivan</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Курчавова Виктория</t>
+    <t>Kurcavova Viktoria</t>
   </si>
   <si>
-    <t>Римиханов Замудин</t>
+    <t>Rimihanov Zamudin</t>
   </si>
   <si>
-    <t>Тибоев Александр</t>
+    <t>Tiboev Aleksandr</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Нефтеюганск</t>
+    <t>Nefteyugansk</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -821,117 +821,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1972</v>
+        <v>1981</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1983</v>
+        <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1184,74 +1184,74 @@
       </c>
       <c r="C29" s="8">
         <v>1982</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1986</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1986</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1984</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1284,51 +1284,51 @@
       </c>
       <c r="C34" s="8">
         <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1973</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2011</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F36" s="1"/>