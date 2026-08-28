--- v0 (2025-12-25)
+++ v1 (2026-08-28)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.12.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>07.12.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Абдыбай Алибек</t>
+    <t>Abdybay Alibek</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Исин Арман</t>
+    <t>Isin Arman</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Kaldarbekov Ruslan</t>
   </si>
   <si>
-    <t>Асылханов Данияр</t>
+    <t>Asylhanov Daniyar</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Мухамеджанов Айткали</t>
+    <t>Mahamedzhanov Aytkali</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Токтасынов Толымжан</t>
+    <t>Toktasynov Tolymzhan</t>
   </si>
   <si>
-    <t>Яфаров Рафаэль</t>
+    <t>Yafarov Rafael</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>