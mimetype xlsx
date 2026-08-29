--- v0 (2025-12-18)
+++ v1 (2026-08-29)
@@ -20,303 +20,303 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Academia Billiards (Ташкент, ул Иззат)</t>
   </si>
   <si>
     <t xml:space="preserve">Любительские </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.12.2024, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>25.12.2024, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гофуров Мустаким</t>
+    <t>Gofurov Mustakim</t>
   </si>
   <si>
-    <t>Аскаров Бобир</t>
+    <t>Askarov Bobir</t>
   </si>
   <si>
-    <t>Ибргимов Илхом</t>
+    <t>Ibrgimov Ilhom</t>
   </si>
   <si>
-    <t>Лим Валерий</t>
+    <t>Lim Valeriy</t>
   </si>
   <si>
-    <t>Абдухакимов Абдулазиз</t>
+    <t>Abduhakimov Abdulaziz</t>
   </si>
   <si>
-    <t>Иноятов Комил</t>
+    <t>Inoyatov Komil</t>
   </si>
   <si>
-    <t>Орипов Нигматилла</t>
+    <t>Oripov Nigmatilla</t>
   </si>
   <si>
-    <t>Юсупов Фазлиддин</t>
+    <t>Yusupov Fazliddin</t>
   </si>
   <si>
-    <t>Акбаров Дониер</t>
+    <t>Akbarov Donier</t>
   </si>
   <si>
-    <t>Зокиров Комолиддин</t>
+    <t>Karimov Abdulatif</t>
   </si>
   <si>
-    <t>Каримов Абдулатиф</t>
+    <t>Karimov Dilmurod</t>
   </si>
   <si>
-    <t>Каримов Дилмурод</t>
+    <t>Sharofiddinov Asliddin</t>
   </si>
   <si>
-    <t>Собиров Абдухаеим</t>
+    <t>Shomansurov Azizbek</t>
   </si>
   <si>
-    <t>Тулаганов Умид</t>
+    <t>Sobirov Abduhaeim</t>
   </si>
   <si>
-    <t>Шарофиддинов Аслиддин</t>
+    <t>Tulaganov Umid</t>
   </si>
   <si>
-    <t>Шомансуров Азизбек</t>
+    <t>Zokirov Komoliddin</t>
   </si>
   <si>
-    <t>Акбаев Рустам</t>
+    <t>Ahmedov Mirzahmad</t>
   </si>
   <si>
-    <t>Ахмедов Мирзахмад</t>
+    <t>Akbaev Rustam</t>
   </si>
   <si>
-    <t>Бахромов Фирдавс</t>
+    <t>Bahromov Firdavs</t>
   </si>
   <si>
-    <t>Бобоназаров Зокир</t>
+    <t>Bobonazarov Zokir</t>
   </si>
   <si>
-    <t>Джалилов Хамидулло</t>
+    <t>Dzhalilov Hamidullo</t>
   </si>
   <si>
-    <t>Орипов Акмал</t>
+    <t>Ergashev Asadbek</t>
   </si>
   <si>
-    <t>Пулатов Кодир</t>
+    <t>Fozilzhonov Ibrohim</t>
   </si>
   <si>
-    <t>Пулатов Шарофиддин</t>
+    <t>Hamzaev Dzhaloliddin</t>
   </si>
   <si>
-    <t>Сотхонов Сарвар</t>
+    <t>Oripov Akmal</t>
   </si>
   <si>
-    <t>Тухтаев Шерзод</t>
+    <t>Pulatov Kodir</t>
   </si>
   <si>
-    <t>фозилжонов Иброхим</t>
+    <t>Pulatov Sharofiddin</t>
   </si>
   <si>
-    <t>Хамзаев Джалолиддин</t>
+    <t>Shukurov Tozhiboy</t>
   </si>
   <si>
-    <t>Шукуров Тоживой</t>
+    <t>Sothonov Sarvar</t>
   </si>
   <si>
-    <t>Эргашев Асадбек</t>
+    <t>Tuhtaev Sherzod</t>
   </si>
   <si>
-    <t>Юлдашев Музаффар</t>
+    <t>Yuldashev Muzaffar</t>
   </si>
   <si>
-    <t>Юсупов Одилжон</t>
+    <t>Yusupov Odildzhon</t>
   </si>
   <si>
-    <t>Азизов Абдумалик</t>
+    <t>Anvarov Diyor</t>
   </si>
   <si>
-    <t>Азимов Дилшод</t>
+    <t>Azimov Dilshod</t>
   </si>
   <si>
-    <t>Анваров Диёр</t>
+    <t>Azizov Abdumalik</t>
   </si>
   <si>
-    <t>Жабборов Шовкат</t>
+    <t>Halilov Husan</t>
   </si>
   <si>
-    <t>Жумаев Хушнудбек</t>
+    <t>Ibragimov Farukh</t>
   </si>
   <si>
-    <t>Ибрагимов Фарух</t>
+    <t>Masaliev Bohodir</t>
   </si>
   <si>
-    <t>Масалиев Боходир</t>
+    <t>Mirtursunov Miraziz</t>
   </si>
   <si>
-    <t>Миртурсунов Миразиз</t>
+    <t>Rashidov Ulugbek</t>
   </si>
   <si>
-    <t>Рашидов Улугбек</t>
+    <t>Salimov Dilshod</t>
   </si>
   <si>
-    <t>Салимов Дилшод</t>
+    <t>Shegay Dmitriy</t>
   </si>
   <si>
-    <t>Туйчиев Дилер</t>
+    <t>Shokirzhonov Dier</t>
   </si>
   <si>
-    <t>Халилов Хусан</t>
+    <t>Shukurov Bobir</t>
   </si>
   <si>
-    <t>Шегай Дмитрий</t>
+    <t>Tuychiev Diler</t>
   </si>
   <si>
-    <t>Шокиржонов Диер</t>
+    <t>Yusupov Abzal</t>
   </si>
   <si>
-    <t>Шукуров Бобир</t>
+    <t>Zhabborov Shovkat</t>
   </si>
   <si>
-    <t>Юсупов Абзал</t>
+    <t>Zhumaev Hushnudbek</t>
   </si>
   <si>
-    <t>Акромов Абдулло</t>
+    <t>Akromov Abdullo</t>
   </si>
   <si>
-    <t>Амриддинов Сардор</t>
+    <t>Amriddinov Sardor</t>
   </si>
   <si>
-    <t>Анварбеков Лазизбек</t>
+    <t>Begmatov Norbek</t>
   </si>
   <si>
-    <t>Бегматов Норбек</t>
+    <t>Holmatov Bahrom</t>
   </si>
   <si>
-    <t>Жумаев Сохиб</t>
+    <t>Hoshimov Olim</t>
   </si>
   <si>
-    <t>Каланов Нодир</t>
+    <t>Kalanov Nodir</t>
   </si>
   <si>
-    <t>Комилов Суннат</t>
+    <t>Komilov Sunnat</t>
   </si>
   <si>
-    <t>Кушаков Мурод</t>
+    <t>Kushakov Murod</t>
   </si>
   <si>
-    <t>Мадраимов Нурбек</t>
+    <t>Madraimov Nurbek</t>
   </si>
   <si>
-    <t>Метревели Темур</t>
+    <t>Metreveli Temur</t>
   </si>
   <si>
-    <t>Миртоджиев Музаффар</t>
+    <t>Mirtodzhiev Muzaffar</t>
   </si>
   <si>
-    <t>Рамазонов Дониер</t>
+    <t>Muhtorov Azizbek</t>
   </si>
   <si>
-    <t>Рахимбердиев Жамшид</t>
+    <t>Rahimberdiev Zhamshid</t>
   </si>
   <si>
-    <t>Рузиев Шукурулло</t>
+    <t>Ramazonov Donier</t>
   </si>
   <si>
-    <t>Холматов Бахром</t>
+    <t>Ruziev Shukurullo</t>
   </si>
   <si>
-    <t>Хошимов Олим</t>
+    <t>Zhumaev Sohib</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>Яккабаг</t>
+    <t>Yakkabag</t>
   </si>
   <si>
-    <t>Карши</t>
+    <t>Karshi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1097,71 +1097,71 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2024</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>2024</v>
+        <v>1999</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1990</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1217,51 +1217,51 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>2024</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1982</v>
+        <v>2024</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2024</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="9" t="s">
@@ -1357,51 +1357,51 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2024</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2024</v>
+        <v>1982</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2024</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="9" t="s">
@@ -1417,51 +1417,51 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1980</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>84</v>
       </c>
@@ -1495,57 +1495,57 @@
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2024</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1991</v>
+        <v>2024</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>2024</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
@@ -1595,177 +1595,177 @@
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>2024</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2024</v>
+        <v>1995</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2024</v>
+        <v>2004</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1995</v>
+        <v>2024</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>2024</v>
+        <v>1991</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
         <v>2024</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
@@ -1779,91 +1779,91 @@
       <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
         <v>2024</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
         <v>2024</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
         <v>2024</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
@@ -2013,77 +2013,77 @@
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
         <v>2024</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C71" s="8">
         <v>2024</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="10"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="1"/>
     </row>