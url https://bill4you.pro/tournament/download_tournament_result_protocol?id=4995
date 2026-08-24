--- v0 (2025-12-13)
+++ v1 (2026-08-24)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Закрытый  Новогодний турнир "Комбинированная пирамида" среди ветеранов</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.12.2024, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>23.12.2024, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 35</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ламцов Владимир</t>
+    <t>Lamcov Vladimir</t>
   </si>
   <si>
-    <t>Крупский Владимир</t>
+    <t>Krupskiy Vladimir</t>
   </si>
   <si>
-    <t>Большаков Юрий</t>
+    <t>Bolshakov Yuriy</t>
   </si>
   <si>
-    <t>Елистратов Валерий</t>
+    <t>Elistratov Valeriy</t>
   </si>
   <si>
-    <t>Акрамов Николай</t>
+    <t>Akramov Nikolay</t>
   </si>
   <si>
-    <t>Варшавер Юрий</t>
+    <t>Kecko Aleksandr</t>
   </si>
   <si>
-    <t>Кецко Александр</t>
+    <t>Tafeyko Genadiy</t>
   </si>
   <si>
-    <t>Тафейко Генадий</t>
+    <t>Varshaver Yuriy</t>
   </si>
   <si>
-    <t>Арленок Петр</t>
+    <t>Arlenok Petr</t>
   </si>
   <si>
-    <t>Батуров Александр</t>
+    <t>Baturov Aleksandr</t>
   </si>
   <si>
-    <t>Грачев Александр</t>
+    <t>Grachev Aleksandr</t>
   </si>
   <si>
-    <t>Крупский Олег</t>
+    <t>Krupskiy Oleg</t>
   </si>
   <si>
-    <t>Минеев Виктор</t>
+    <t>Mineev Viktor</t>
   </si>
   <si>
-    <t>Неверов Николай</t>
+    <t>Neverov Nikolay</t>
   </si>
   <si>
-    <t>Проневич Георгий</t>
+    <t>Pronevich Georgiy</t>
   </si>
   <si>
-    <t>Самолазов Александр</t>
+    <t>Samolazov Aleksandr</t>
   </si>
   <si>
-    <t>Александров Олег</t>
+    <t>Aleksandrov Oleg</t>
   </si>
   <si>
-    <t>Бормотов Олег</t>
+    <t>Bormotov Oleg</t>
   </si>
   <si>
-    <t>Каташинский Анатолий</t>
+    <t>Katashinskiy Anatoliy</t>
   </si>
   <si>
-    <t>Ковалев Георгий</t>
+    <t>Kovalev Georgiy</t>
   </si>
   <si>
-    <t>Маркус Валерий</t>
+    <t>Markus Valeriy</t>
   </si>
   <si>
-    <t>Подоляк Михаил</t>
+    <t>Podolyak Mihail</t>
   </si>
   <si>
-    <t>Суша Геннадий</t>
+    <t>Sharko Nikolay</t>
   </si>
   <si>
-    <t>Шарко Николай</t>
+    <t>Susha Gennadiy</t>
   </si>
   <si>
-    <t>Бугаревич Владимир</t>
+    <t>Bugarevich Vladimir</t>
   </si>
   <si>
-    <t>Лютин Виктор</t>
+    <t>Chekunkov Oleg</t>
   </si>
   <si>
-    <t>Нагорнов Иван</t>
+    <t>Lyutin Viktor</t>
   </si>
   <si>
-    <t>Нестеров Владимир</t>
+    <t>Nagornov Ivan</t>
   </si>
   <si>
-    <t>Сорокин Владимир</t>
+    <t>Nesterov Vladimir</t>
   </si>
   <si>
-    <t>Тимошков Борис</t>
+    <t>Sorokin Vladimir</t>
   </si>
   <si>
-    <t>Чекунков Олег</t>
+    <t>Timoshkov Boris</t>
   </si>
   <si>
-    <t>Юша Павел</t>
+    <t>Yusha Pavel</t>
   </si>
   <si>
-    <t>Белуш Дмитрий</t>
+    <t>Aleh Dabravolski</t>
   </si>
   <si>
-    <t>Добровольский Олег</t>
+    <t>Belush Dmitriy</t>
   </si>
   <si>
-    <t>Зайцев Олег</t>
+    <t>Zaycev Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Могилёв</t>
+    <t>Magiliow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,91 +793,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1947</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1951</v>
+        <v>1956</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1961</v>
+        <v>1951</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
@@ -1129,277 +1129,277 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1957</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1943</v>
+        <v>1951</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1951</v>
+        <v>1943</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1946</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1945</v>
+        <v>1957</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1958</v>
+        <v>1945</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1960</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>1955</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>