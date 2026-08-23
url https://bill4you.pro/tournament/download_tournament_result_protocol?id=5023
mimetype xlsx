--- v0 (2025-12-22)
+++ v1 (2026-08-23)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Суперфинал-2024 открытого Кубка ГАУ ДО РО "СШОР ЦСК" девушки до 21 года</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.12.2024, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>21.12.2024, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Бычкова Злата</t>
+    <t>Byckova Zlata</t>
   </si>
   <si>
-    <t>Жохова Ксения</t>
+    <t>Zhohova Kseniya</t>
   </si>
   <si>
-    <t>Костикова Полина</t>
+    <t>Cymbal Dar'a</t>
   </si>
   <si>
-    <t>Радюкова Екатерина</t>
+    <t>Kostikova Polina</t>
   </si>
   <si>
-    <t>Тайдакова Александра</t>
+    <t>Radukova Ekaterina</t>
   </si>
   <si>
-    <t>Цымбал Дарья</t>
+    <t>Taydakova Alexandra</t>
   </si>
   <si>
-    <t>Жиркова Ксения</t>
+    <t>Karavaeva Ksenia</t>
   </si>
   <si>
-    <t>Караваева Ксения</t>
+    <t>Sal'nikova Valeria</t>
   </si>
   <si>
-    <t>Сальникова Валерия</t>
+    <t>Zhirkova Kseniya</t>
   </si>
   <si>
-    <t>Ксенофонтова Юлиана</t>
+    <t>Ksenofontova Uliana</t>
   </si>
   <si>
-    <t>Молчанова Нина</t>
+    <t>Molchanova Nina</t>
   </si>
   <si>
-    <t>Дворова Мария</t>
+    <t>Dvorova Maria</t>
   </si>
   <si>
-    <t>Паренкова София</t>
+    <t>Parenkova Sofia</t>
   </si>
   <si>
-    <t>Серяченко Валерия</t>
+    <t>Seracenko Valeria</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Муром</t>
+    <t>Murom</t>
   </si>
   <si>
-    <t>Ковров</t>
+    <t>Kovrov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -716,168 +716,168 @@
       </c>
       <c r="C11" s="8">
         <v>2008</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2014</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">