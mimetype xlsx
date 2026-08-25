--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>ФБС Сургутского района "Легенда"</t>
   </si>
   <si>
     <t>Итоговый турнир среди спортсменов ФБССР г.Лянтор</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.12.2024, БК "Легенда" (г. Лянтор), Россия, ХМАО - Югра, Лянтор, ул. Назаргалеева 21</t>
+    <t>29.12.2024, БК "Легенда" (г. Лянтор), Russian Federation, KhMAO - Yugra, Lyantor, ул. Назаргалеева 21</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Шинальская Екатерина</t>
+    <t>Shinalskaya Ekaterina</t>
   </si>
   <si>
-    <t>Соломко Алексей</t>
+    <t>Solomko Aleksey</t>
   </si>
   <si>
-    <t>Джафаров Ясин</t>
+    <t>Dzhafarov Yasin</t>
   </si>
   <si>
-    <t>Исмоилов Юлчибой</t>
+    <t>Ismoilov Ulciboj</t>
   </si>
   <si>
-    <t>Маргиев Тамаз</t>
+    <t>Margiev Tamaz</t>
   </si>
   <si>
-    <t>Патрин Иван</t>
+    <t>Patrin Ivan</t>
   </si>
   <si>
-    <t>Абрамов Александр</t>
+    <t>Abramov Aleksandr</t>
   </si>
   <si>
-    <t>Гаджиев Руслан</t>
+    <t>Chulaev Ruslan</t>
   </si>
   <si>
-    <t>Ерошенко Ольга</t>
+    <t>Eroshenko Olga</t>
   </si>
   <si>
-    <t>Петрова Раиля</t>
+    <t>Gadziev Ruslan</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Petrova Railya</t>
   </si>
   <si>
-    <t>Рудницкая Виктория</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Терентьев Виктор</t>
+    <t>Rudnickaya Viktoriya</t>
   </si>
   <si>
-    <t>Чулаев Руслан</t>
+    <t>Terentev Viktor</t>
   </si>
   <si>
-    <t>Гареева Регина</t>
+    <t>Gareeva Regina</t>
   </si>
   <si>
-    <t>Кравченко Оксана</t>
+    <t>Kravchenko Oksana</t>
   </si>
   <si>
-    <t>Кутипов Альфир</t>
+    <t>Kutipov Al'fir</t>
   </si>
   <si>
-    <t>Лучко Владимир</t>
+    <t>Lucko Vladimir</t>
   </si>
   <si>
-    <t>Лыско Владимир</t>
+    <t>Lysko Vladimir</t>
   </si>
   <si>
-    <t>Шибистый Василий</t>
+    <t>Shibistyy Vasiliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>посёлок городского типа Фёдоровский</t>
+    <t>posyolok gorodskogo tipa Fyodorovskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -834,177 +834,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1962</v>
+        <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2009</v>
+        <v>1962</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1955</v>
+        <v>2011</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1973</v>
+        <v>1955</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1991</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>