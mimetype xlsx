--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК "Бон Суаре", г. Сарапул</t>
   </si>
   <si>
     <t>Сарапул 2024. Новогодний турнир БК "Бон Суаре"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.12.2024, БК "Бон Суаре", г. Сарапул, Россия, Удмуртская Республика, Сарапул, ул. Раскольникова,  д. 115г</t>
+    <t>29.12.2024, БК "Бон Суаре", г. Сарапул, Russian Federation, Udmurtian Republic, Sarapul, ул. Раскольникова,  д. 115г</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Пушкарев Алексей</t>
+    <t>Pushkarev Aleksey</t>
   </si>
   <si>
-    <t>Сусляев Александр</t>
+    <t>Suslyaev Aleksandr</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Мачуленко Вячеслав</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Набиуллин Роберт</t>
+    <t>Machulenko Vyacheslav</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Nabiullin Robert</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Боруксон Леонид</t>
+    <t>Borukson Leonid</t>
   </si>
   <si>
-    <t>Мацулевич Константин</t>
+    <t>Maculevich Konstantin</t>
   </si>
   <si>
-    <t>Павлов Василий</t>
+    <t>Pavlov Vasiliy</t>
   </si>
   <si>
-    <t>Русских Александр</t>
+    <t>Russkih Aleksandr</t>
   </si>
   <si>
-    <t>Ахмедшин Наиль</t>
+    <t>Ahmedshin Nail</t>
   </si>
   <si>
-    <t>Городилов Василий</t>
+    <t>Fedorov Aleksey</t>
   </si>
   <si>
-    <t>Киселев Алексей</t>
+    <t>Gorodilov Vasiliy</t>
   </si>
   <si>
-    <t>Федоров Алексей</t>
+    <t>Kiselev Aleksey</t>
   </si>
   <si>
-    <t>Алабужев Евгений</t>
+    <t>Alabuzhev Evgeniy</t>
   </si>
   <si>
-    <t>Березкин Александр</t>
+    <t>Berezkin Aleksandr</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Ermolyuk Igor</t>
   </si>
   <si>
-    <t>Сомов Алексей</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Ярмолюк Игорь</t>
+    <t>Somov Aleksey</t>
   </si>
   <si>
-    <t>Коростин Николай</t>
+    <t>Korostin Nikolay</t>
   </si>
   <si>
-    <t>Матлаш Вячеслав</t>
+    <t>Matlash Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Сарапул</t>
+    <t>Sarapul</t>
   </si>
   <si>
-    <t>Янаул</t>
+    <t>Yanaul</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -740,97 +740,97 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1988</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1998</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
@@ -920,91 +920,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1968</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1963</v>
+        <v>1994</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1984</v>
+        <v>1963</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1994</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1019,91 +1019,91 @@
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1977</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1974</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1960</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>46</v>