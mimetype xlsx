--- v0 (2025-12-25)
+++ v1 (2026-08-19)
@@ -20,252 +20,252 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России "Свободная пирамида", девушки до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.01.2025, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>03.01.2025, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мельникова Полина</t>
+    <t>Melnikova Polina</t>
   </si>
   <si>
-    <t>Белоусова Вероника</t>
+    <t>Belousova Veronika</t>
   </si>
   <si>
-    <t>Приезжева Вера</t>
+    <t>Priezzeva Vera</t>
   </si>
   <si>
-    <t>Смоляк Полина</t>
+    <t>Smolak Polina</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>Королева Алина</t>
+    <t>Koroleva Alina</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Буданова Павла</t>
+    <t>Budanova Pavla</t>
   </si>
   <si>
-    <t>Горшенина София</t>
+    <t>Denis Alisa</t>
   </si>
   <si>
-    <t>Дворова Мария</t>
+    <t>Dvorova Maria</t>
   </si>
   <si>
-    <t>Денис Алиса</t>
+    <t>Gorshenina Sofiya</t>
   </si>
   <si>
-    <t>Клочкова Анастасия</t>
+    <t>Klockova Anastasia</t>
   </si>
   <si>
-    <t>Рахметова Маргарита</t>
+    <t>Rahmetova Margarita</t>
   </si>
   <si>
-    <t>Устюжанина Екатерина</t>
+    <t>Shmakova Alisa</t>
   </si>
   <si>
-    <t>Шмакова Алиса</t>
+    <t>Ustyuzhanina Ekaterina</t>
   </si>
   <si>
-    <t>Алаева Дарья</t>
+    <t>Alaeva Daria</t>
   </si>
   <si>
-    <t>Коношенко Анна</t>
+    <t>Konosenko Anna</t>
   </si>
   <si>
-    <t>Кузнецова Дарья</t>
+    <t>Kuznecova Dar'a</t>
   </si>
   <si>
-    <t>Мезенина Ева</t>
+    <t>Mezenina Eva</t>
   </si>
   <si>
-    <t>Паренкова София</t>
+    <t>Parenkova Sofia</t>
   </si>
   <si>
-    <t>Серяченко Валерия</t>
+    <t>Seracenko Valeria</t>
   </si>
   <si>
-    <t>Шиндяева Алина</t>
+    <t>Sindaeva Alina</t>
   </si>
   <si>
-    <t>Широбокова Ангелина</t>
+    <t>Sirobokova Angelina</t>
   </si>
   <si>
-    <t>Безроднова Арина</t>
+    <t>Bezrodnova Arina</t>
   </si>
   <si>
-    <t>Караваева Ксения</t>
+    <t>Karavaeva Ksenia</t>
   </si>
   <si>
-    <t>Малащенко Владислава</t>
+    <t>Malasenko Vladislava</t>
   </si>
   <si>
-    <t>Маркина Ульяна</t>
+    <t>Markina Ul'ana</t>
   </si>
   <si>
-    <t>Нестеренко Яна</t>
+    <t>Nesterenko Ana</t>
   </si>
   <si>
-    <t>Тендер Елизавета</t>
+    <t>Tender Elizaveta</t>
   </si>
   <si>
-    <t>Толстых Алиса</t>
+    <t>Tolstyh Alisa</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Самарская область</t>
+    <t>Samara Region</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>Амурская область</t>
+    <t>Amur Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>Orenburg Region</t>
   </si>
   <si>
-    <t>Пермский край</t>
+    <t>Perm Territory</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Волгоградская область</t>
+    <t>Volgograd Region</t>
   </si>
   <si>
-    <t>Удмуртская Республика</t>
+    <t>Udmurtian Republic</t>
   </si>
   <si>
-    <t>Тюменская область</t>
+    <t>Tyumen Region</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -829,51 +829,51 @@
       </c>
       <c r="C12" s="8">
         <v>2011</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2009</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="1"/>
@@ -909,174 +909,174 @@
       </c>
       <c r="C16" s="8">
         <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2010</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1112,51 +1112,51 @@
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2009</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>