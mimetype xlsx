--- v0 (2025-12-13)
+++ v1 (2026-08-26)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>EVEREST. Клуб</t>
   </si>
   <si>
     <t>Новогодний турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.12.2024, EVEREST. Клуб, Кыргызстан, город республиканского подчинения Ош, Ош, ул. Медресе 31 (Фуркат)</t>
+    <t>28.12.2024, EVEREST. Клуб, Kyrgyzstan, City of Regional Subordination of Osh, Osh, ул. Медресе 31 (Фуркат)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Рашит уулу Чолпонбек</t>
+    <t>Rashit Uulu Cholponbek</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Abdymanap Uulu Doolotbek</t>
   </si>
   <si>
-    <t>Бакышев Азамат</t>
+    <t>Bakyshev Azamat</t>
   </si>
   <si>
-    <t>Исмаилов Абдыкайым</t>
+    <t>Ismailov Abdikaim</t>
   </si>
   <si>
-    <t>Сайпидин уулу Кенешбек</t>
+    <t>Saypidin Uulu Kenezhbek</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Туранов Мусурманкул</t>
+    <t>Turanov Musurmankul</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Саибжанов Муслим</t>
+    <t>Saibjanov Muslim</t>
   </si>
   <si>
-    <t>Сарыбаев Нурлан</t>
+    <t>Sarybaev Nurlan</t>
   </si>
   <si>
-    <t>Сыдыков Элгис</t>
+    <t>Sydykov Elgis</t>
   </si>
   <si>
-    <t>Зикиров Шумкарбек</t>
+    <t>Koldoshov Beksultan</t>
   </si>
   <si>
-    <t>Колдошов Бексултан</t>
+    <t>Mamytov Nurjigit</t>
   </si>
   <si>
-    <t>Мамытов Нуржигит</t>
+    <t>Tashtemirov Ali</t>
   </si>
   <si>
-    <t>Таштемиров Али</t>
+    <t>Zikirov Shumkarbek</t>
   </si>
   <si>
-    <t>Айтмаматов Нургелди</t>
+    <t>Aitmamatov Nurgeldi</t>
   </si>
   <si>
-    <t>Арзыбаев Максатали</t>
+    <t>Arzybaev Maksatali</t>
   </si>
   <si>
-    <t>Дастан Юнусов</t>
+    <t>Dastan Younusov</t>
   </si>
   <si>
-    <t>Кадырбек уулу Максим</t>
+    <t>Kadyrbek Uulu Maksim</t>
   </si>
   <si>
-    <t>Муратбеков уулу Нуридин</t>
+    <t>Muratbekov Uulu Nuridin</t>
   </si>
   <si>
-    <t>Пайзылдаев Адахан</t>
+    <t>Paizyldaev Adahan</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Утуров Бакыт</t>
+    <t>Uturov Bakyt</t>
   </si>
   <si>
-    <t>Абдыкалыков Самат</t>
+    <t>Abdikalikov Camat</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Жакыпов Абдыбасыт</t>
+    <t>Jakypov Abdybasyt</t>
   </si>
   <si>
-    <t>Мамасабыр уулу Куштарбек</t>
+    <t>Mamasabyr Uulu Kushtarbek</t>
   </si>
   <si>
-    <t>Мамытов Мээрбек</t>
+    <t>Mamytov Meerbek</t>
   </si>
   <si>
-    <t>Мухамбетов Жумадыл</t>
+    <t>Muhambetov Zhumadyl</t>
   </si>
   <si>
-    <t>Сайдинов Азизбек</t>
+    <t>Saydinov Azizbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -918,111 +918,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1999</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1999</v>
+        <v>1989</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2002</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">