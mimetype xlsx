--- v0 (2025-12-17)
+++ v1 (2026-08-26)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>H_billiards</t>
   </si>
   <si>
     <t>Турнир H_Billiards (Америка до 30)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.01.2025, H_billiards, Казахстан, Акмолинская область, Астана, Проспект Мангилик Ел,  55 B2.4</t>
+    <t>04.01.2025, H_billiards, Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Проспект Мангилик Ел,  55 B2.4</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Жеролганов Кайрат</t>
+    <t>Zherolganov Kayrat</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Кураметов Женисжан</t>
+    <t>Kurametov Zheniszhan</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Аргынбаев Айкын</t>
+    <t>Argynbayev Aykin</t>
   </si>
   <si>
-    <t>Байтимбетов Газиз</t>
+    <t>Baytimbetov Gaziz</t>
   </si>
   <si>
-    <t>Витвицкий Руслан</t>
+    <t>Ogay Vyacheslav</t>
   </si>
   <si>
-    <t>Огай Вячеслав</t>
+    <t>Vitvickiy Ruslan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,51 +777,53 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>2000</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>