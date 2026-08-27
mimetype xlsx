--- v0 (2025-12-25)
+++ v1 (2026-08-27)
@@ -20,120 +20,120 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>БК "Кристалл"</t>
   </si>
   <si>
     <t>Турнир БК Кристалл</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.01.2025, БК "Кристалл", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Жамбыла Жабаева 196г</t>
+    <t>05.01.2025, БК "Кристалл", Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Жамбыла Жабаева 196г</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Канафин Нурсултан</t>
+    <t>Kanafin Nursultan</t>
   </si>
   <si>
-    <t>Смагулов Рустам</t>
+    <t>Smagulov Rustam</t>
   </si>
   <si>
-    <t>Курмангожин Гали</t>
+    <t>Hvan Anatoliy</t>
   </si>
   <si>
-    <t>Хван Анатолий</t>
+    <t>Kurmangozhin Gali</t>
   </si>
   <si>
-    <t>Кожахметов Тимур</t>
+    <t>Kozhahmetov Timur</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Баженов Ержан</t>
+    <t>Bazhenov Erzhan</t>
   </si>
   <si>
-    <t>Рублев Дмитрий</t>
+    <t>Rublev Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -633,71 +633,71 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8">
         <v>1990</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1969</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
         <v>1974</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>25</v>