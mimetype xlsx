--- v0 (2025-12-13)
+++ v1 (2026-08-28)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>БК "Атмосфера"</t>
   </si>
   <si>
     <t>Атморсфера СUP</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.01.2025, БК "Атмосфера", Россия, Московская область, Раменское, ул. Михалевича 39,  к.43</t>
+    <t>05.01.2025, БК "Атмосфера", Russian Federation, Moscow Region, Ramenskoye, ул. Михалевича 39,  к.43</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Галухин Юрий</t>
+    <t>Galukhin Yuriy</t>
   </si>
   <si>
-    <t>Авакян Айк</t>
+    <t>Avakyan Ayk</t>
   </si>
   <si>
-    <t>Евстафьев Иван</t>
+    <t>Evstafev Ivan</t>
   </si>
   <si>
-    <t>Никифоров Даниил</t>
+    <t>Nikiforov Daniil</t>
   </si>
   <si>
-    <t>Аброськин Александр</t>
+    <t>Abroskin Aleksandr</t>
   </si>
   <si>
-    <t>Киртока Владимир</t>
+    <t>Kirtoka Vladimir</t>
   </si>
   <si>
-    <t>Невешкин Андрей</t>
+    <t>Neveshkin Andrey</t>
   </si>
   <si>
-    <t>Поздняков Александр</t>
+    <t>Pozdnyakov Aleksandr</t>
   </si>
   <si>
-    <t>Крайнов Игорь</t>
+    <t>Hodzhaev Salohitdin</t>
   </si>
   <si>
-    <t>Павлов Павел</t>
+    <t>Kraynov Igor</t>
   </si>
   <si>
-    <t>Полянский Вячеслав</t>
+    <t>Pavlov Pavel</t>
   </si>
   <si>
-    <t>Ходжаев Салохитдин</t>
+    <t>Polyanskiy Vyacheslav</t>
   </si>
   <si>
-    <t>Андреев Дмитрий</t>
+    <t>Andreev Dmitriy</t>
   </si>
   <si>
-    <t>Архаров Василий</t>
+    <t>Arharov Vasily</t>
   </si>
   <si>
-    <t>Дядищев Андрей</t>
+    <t>Dyadischev Andrey</t>
   </si>
   <si>
-    <t>Никифоров Дмитрий</t>
+    <t>Nikiforov Dmitriy</t>
   </si>
   <si>
-    <t>Курбанов Русланбек</t>
+    <t>Chen Igor</t>
   </si>
   <si>
-    <t>Найдин Александр</t>
+    <t>Kurbanov Ruslanbek</t>
   </si>
   <si>
-    <t>Одайник Геннадий</t>
+    <t>Odaynik Gennadiy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Таджикистан</t>
+    <t>Tajikistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -796,117 +796,117 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1982</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1974</v>
+        <v>1997</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2001</v>
+        <v>1974</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1981</v>
+        <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1997</v>
+        <v>1981</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -956,71 +956,71 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1973</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1975</v>
+        <v>2012</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2012</v>
+        <v>1975</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1978</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="9" t="s">