--- v0 (2025-12-19)
+++ v1 (2026-08-22)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК "Ямбург"</t>
   </si>
   <si>
     <t>Рождественский кубок 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.01.2025, БК "Ямбург", Россия, Ленинградская область, Кингисепп, ул.Воровского 26 4 этаж.</t>
+    <t>05.01.2025, БК "Ямбург", Russian Federation, Leningrad Region, Kingisepp, ул.Воровского 26 4 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Николаев Максим</t>
+    <t>Nikolaev Maksim</t>
   </si>
   <si>
-    <t>Бобров Сергей</t>
+    <t>Bobrov Sergey</t>
   </si>
   <si>
-    <t>Мирзоев Азер</t>
+    <t>Fedorov Aleksey</t>
   </si>
   <si>
-    <t>Федоров Алексей</t>
+    <t>Mirzoev Azer</t>
   </si>
   <si>
-    <t>Киракосян Артак</t>
+    <t>Cyrenzhapov Ruslan</t>
   </si>
   <si>
-    <t>Макарцев Александр</t>
+    <t>Kirakosyan Artak</t>
   </si>
   <si>
-    <t>Петров Алексей</t>
+    <t>Makarcev Aleksandr</t>
   </si>
   <si>
-    <t>Цыренжапов Руслан</t>
+    <t>Petrov alexeyz</t>
   </si>
   <si>
-    <t>Власов Виктор</t>
+    <t>Ilchenko Sergey</t>
   </si>
   <si>
-    <t>Ильченко Сергей</t>
+    <t>Kondratev Konstantin</t>
   </si>
   <si>
-    <t>Кондратьев Константин</t>
+    <t>Tolmachev Oleg</t>
   </si>
   <si>
-    <t>Толмачев Олег</t>
+    <t>Vlasov Viktor</t>
   </si>
   <si>
-    <t>Морховец Дмитрий</t>
+    <t>Morhovec Dmitriy</t>
   </si>
   <si>
-    <t>Насыров Анвар</t>
+    <t>Nasyrov Anvar</t>
   </si>
   <si>
-    <t>Смирнов Егор</t>
+    <t>Smirnov Egor</t>
   </si>
   <si>
-    <t>Татарчук Александр</t>
+    <t>Tatarchuk Aleksandr</t>
   </si>
   <si>
-    <t>Иванов Валерий</t>
+    <t>Ivanov Valeriy</t>
   </si>
   <si>
-    <t>Матвеев Владимир</t>
+    <t>Matveev Vladimir</t>
   </si>
   <si>
-    <t>Первов Алексей</t>
+    <t>Pervov Aleksey</t>
   </si>
   <si>
-    <t>Плужников Евгений</t>
+    <t>Pluzhnikov Evgenii</t>
   </si>
   <si>
-    <t>Самсонов Вячеслав</t>
+    <t>Samsonov Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Кингисепп</t>
+    <t>Kingisepp</t>
   </si>
   <si>
-    <t>Сланцы</t>
+    <t>Pskov</t>
   </si>
   <si>
-    <t>Псков</t>
+    <t>Slantsy</t>
   </si>
   <si>
-    <t>Ивангород</t>
+    <t>Ivangorod</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -686,235 +686,235 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1970</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1990</v>
+        <v>1966</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1966</v>
+        <v>1976</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1962</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="9"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>40</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1983</v>
+        <v>1959</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1048,51 +1048,51 @@
       </c>
       <c r="D27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1968</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>