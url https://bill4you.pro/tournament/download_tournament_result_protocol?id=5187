--- v0 (2025-12-15)
+++ v1 (2026-08-29)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>Достар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.01.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>07.01.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Токтамысов Жанат</t>
+    <t>Toktamysov Zhanat</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Мусабеков Оразалы</t>
+    <t>Musabekov Orazaly</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Kenzhegarin Rashid</t>
   </si>
   <si>
-    <t>Кенжегарин Рашид</t>
+    <t>Simeonidi Panteley</t>
   </si>
   <si>
-    <t>Симеониди Пантелей</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Аманжолов Руслан</t>
+    <t>Amanzholov Ruslan</t>
   </si>
   <si>
-    <t>Ермекбаев Галы</t>
+    <t>Ermekbaev Galy</t>
   </si>
   <si>
-    <t>Нам Олег</t>
+    <t>Nam Oleg</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Rybalev Aleksandr</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Жарылгапов Мурат</t>
+    <t>Mukhambetaliev Mahambet</t>
   </si>
   <si>
-    <t>Мухамбеталиев Махамбет</t>
+    <t>Satzhanov Pavel</t>
   </si>
   <si>
-    <t>Сатжанов Павел</t>
+    <t>Zharylgapov Murat</t>
   </si>
   <si>
-    <t>Абдильдин Айбат</t>
+    <t>Abdildin Aybat</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Исаков Ардак</t>
+    <t>Isakov Ardak</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Муканов Ерлан</t>
+    <t>Mukanov Erlan</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Уразбеков Марат</t>
+    <t>Urazbekov Marat</t>
   </si>
   <si>
-    <t>Аскербаев Бектурсун</t>
+    <t>Askerbaev Bektursun</t>
   </si>
   <si>
-    <t>Воробьев Станислав</t>
+    <t>Gac Oleg</t>
   </si>
   <si>
-    <t>Гац Олег</t>
+    <t>Gizatullin Radik</t>
   </si>
   <si>
-    <t>Гизатуллин Радик</t>
+    <t>Hloponin Andrey</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Scherbakov Arkadiy</t>
   </si>
   <si>
-    <t>Хлопонин Андрей</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Щербаков Аркадий</t>
+    <t>Vorobev Stanislav</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,96 +789,96 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1971</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>2003</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1978</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -948,91 +948,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1960</v>
+        <v>1980</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1985</v>
+        <v>1960</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
@@ -1186,150 +1186,150 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1998</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1986</v>
+        <v>1968</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1959</v>
+        <v>1982</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1986</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1984</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>52</v>