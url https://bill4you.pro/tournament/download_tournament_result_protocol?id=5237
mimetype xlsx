--- v0 (2025-12-18)
+++ v1 (2026-06-07)
@@ -140,54 +140,54 @@
   <si>
     <t>Аникеенко Николай</t>
   </si>
   <si>
     <t>Чугунова Наталья</t>
   </si>
   <si>
     <t>Шмыкова Миланна</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>-</t>
+    <t>1р</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Красноярск</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Южно-Сахалинск</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -789,91 +789,91 @@
       </c>
       <c r="C13" s="8">
         <v>2001</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2006</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
@@ -949,189 +949,189 @@
       </c>
       <c r="C21" s="8">
         <v>2005</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2005</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1996</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1989</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2011</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2009</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1972</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1966</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2008</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="1"/>