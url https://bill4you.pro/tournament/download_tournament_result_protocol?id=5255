--- v0 (2025-12-16)
+++ v1 (2026-08-25)
@@ -20,255 +20,255 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.01.2025, Премьер-Лига (Симферополь), Россия, Республика Крым, Симферополь, ул. Кирова 78,  ТРЦ Палас</t>
+    <t>18.01.2025, Премьер-Лига (Симферополь), Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Кирова 78,  ТРЦ Палас</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Евстигнеев Артур</t>
+    <t>Evstigneev Arthur</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Жданов Влад</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Zhdanov Vlad</t>
   </si>
   <si>
-    <t>Алмазов Станислав</t>
+    <t>Almazov Stanislav</t>
   </si>
   <si>
-    <t>Артемьев Александр</t>
+    <t>Artem'ev Aleksandr</t>
   </si>
   <si>
-    <t>Овчаренко Александр</t>
+    <t>Ovcharenko Aleksandr</t>
   </si>
   <si>
-    <t>Скрипин Иван</t>
+    <t>Skripin Ivan</t>
   </si>
   <si>
-    <t>Аббасов Икрам</t>
+    <t>Abbasov Ikram</t>
   </si>
   <si>
-    <t>Кацика Сергей</t>
+    <t>Katsyka Sergey</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kolmagorov Fedor</t>
   </si>
   <si>
-    <t>Колмагоров Федор</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Крига Денис</t>
+    <t>Kriga Denis</t>
   </si>
   <si>
-    <t>Микенберг Андрей</t>
+    <t>Mikenberg Andrej</t>
   </si>
   <si>
-    <t>Сыщенко Денис</t>
+    <t>Syshchenko Denis</t>
   </si>
   <si>
-    <t>Тамаровский Анатолий</t>
+    <t>Tamarovskij Anatolij</t>
   </si>
   <si>
-    <t>Алиев Саид</t>
+    <t>Aliev Said</t>
   </si>
   <si>
-    <t>Двуреченский Олег</t>
+    <t>Caj Aleksej</t>
   </si>
   <si>
-    <t>Завъялов Александр</t>
+    <t>Dvurechenskiy Oleg</t>
   </si>
   <si>
-    <t>Ильясов Ильяс</t>
+    <t>Ilyasov Ilyas</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitrij</t>
   </si>
   <si>
-    <t>Коренблит Максим</t>
+    <t>Korec Artur</t>
   </si>
   <si>
-    <t>Корец Артур</t>
+    <t>Korenblit Maksim</t>
   </si>
   <si>
-    <t>Литаврин Даниил</t>
+    <t>Litavrin Daniil</t>
   </si>
   <si>
-    <t>Майоров Максим</t>
+    <t>Mayorov Maksim</t>
   </si>
   <si>
-    <t>Мелькумов Артур</t>
+    <t>Mel'kumov Artur</t>
   </si>
   <si>
-    <t>Меметов Сейдамет</t>
+    <t>Memetov Seydamet</t>
   </si>
   <si>
-    <t>Мухамедшин Амир</t>
+    <t>Muhamedsin Amir</t>
   </si>
   <si>
-    <t>Николаенко Дмитрий</t>
+    <t>Nikolaenko Dmitrij</t>
   </si>
   <si>
-    <t>Ульянкин Анатолий</t>
+    <t>Shvydkov Vladimir</t>
   </si>
   <si>
-    <t>Цай Алексей</t>
+    <t>Ul'ankin Anatolij</t>
   </si>
   <si>
-    <t>Швыдков Владимир</t>
+    <t>Zavyalov Alexander</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Давликанов Марсель</t>
+    <t>Davlikanov Marsel</t>
   </si>
   <si>
-    <t>Кунцевич Андрей</t>
+    <t>Kuncevich Andrey</t>
   </si>
   <si>
-    <t>Умаров Умар</t>
+    <t>Umarov Umar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>Саки</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Saki</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Белогорск</t>
+    <t>Belogorsk</t>
   </si>
   <si>
-    <t>Керчь</t>
+    <t>Kerch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,71 +769,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>2000</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>2003</v>
+        <v>1985</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1985</v>
+        <v>2003</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -895,111 +895,111 @@
       </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1991</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1987</v>
+        <v>1999</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1982</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1069,74 +1069,74 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2005</v>
+        <v>1975</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1993</v>
+        <v>2005</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1986</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F27" s="1"/>
@@ -1149,77 +1149,77 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1991</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1992</v>
+        <v>1977</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>2001</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
@@ -1255,51 +1255,51 @@
       </c>
       <c r="D33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>1996</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>2009</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
@@ -1309,97 +1309,97 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
         <v>1976</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1975</v>
+        <v>2005</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>1984</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
@@ -1435,51 +1435,51 @@
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="8">
         <v>1991</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>