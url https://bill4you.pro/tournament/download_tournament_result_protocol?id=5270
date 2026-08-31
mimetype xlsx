--- v0 (2025-12-13)
+++ v1 (2026-08-31)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t>Краснодар! Любительский рейтинговый турнир БК "Чемпион 4"  возраст 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.01.2025, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>12.01.2025, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хут Азмет</t>
+    <t>Hut Azmet</t>
   </si>
   <si>
-    <t>Играков Владимир</t>
+    <t>Igrakov Vladimir</t>
   </si>
   <si>
-    <t>Калакуток Асфар</t>
+    <t>Kalakutok Asfar</t>
   </si>
   <si>
-    <t>Шарыпов Александр</t>
+    <t>Sharypov Aleksandr</t>
   </si>
   <si>
-    <t>Липалов Сергей</t>
+    <t>Lipalov Sergei</t>
   </si>
   <si>
-    <t>Удод Сергей</t>
+    <t>Udod Sergey</t>
   </si>
   <si>
-    <t>Далакян Артём</t>
+    <t>Dalakyan Artem</t>
   </si>
   <si>
-    <t>Дюба Алексей</t>
+    <t>Dyuba Aleksey</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Беда Денис</t>
+    <t>Beda Denis</t>
   </si>
   <si>
-    <t>Карапетьянц Артем</t>
+    <t>Havanskiy Nikolay</t>
   </si>
   <si>
-    <t>Хаванский Николай</t>
+    <t>Karapetyanc Artem</t>
   </si>
   <si>
-    <t>Балабанов Владимир</t>
+    <t>Balabanov Vladimir</t>
   </si>
   <si>
-    <t>Лойко Александр</t>
+    <t>Loyko Aleksandr</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Угай Виссарион</t>
+    <t>Ugay Vissarion</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -827,71 +827,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1977</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1982</v>
+        <v>1953</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1953</v>
+        <v>1982</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">