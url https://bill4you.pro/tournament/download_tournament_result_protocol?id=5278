--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Первенство Республики Беларусь мальчики, девочки до 13 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.01.2025, БК "Арена", Беларусь, Минск, ул.Победителей 84</t>
+    <t>28.01.2025, БК "Арена", Belarus, Minsk, ул.Победителей 84</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Роговой Евгений</t>
+    <t>Rogovoj Evgenij</t>
   </si>
   <si>
-    <t>Пархомович Виталий</t>
+    <t>Parhomovich Vitaliy</t>
   </si>
   <si>
-    <t>Бонич Павел</t>
+    <t>Bonich Pavel</t>
   </si>
   <si>
-    <t>Бранковский Владислав</t>
+    <t>Brankovskiy Vladislav</t>
   </si>
   <si>
-    <t>Сосюк Ростислав</t>
+    <t>Sosyuk Rostislav</t>
   </si>
   <si>
-    <t>Юревич Елисей</t>
+    <t>Yurevich Elisey</t>
   </si>
   <si>
-    <t>Дергай Михаил</t>
+    <t>Dergay Mihail</t>
   </si>
   <si>
-    <t>Мишаков Евгений</t>
+    <t>Mishakov Evgeniy</t>
   </si>
   <si>
-    <t>Высоцкий Егор</t>
+    <t>Dudko Timofey</t>
   </si>
   <si>
-    <t>Гордиевский Милан</t>
+    <t>Gordievskij Milan</t>
   </si>
   <si>
-    <t>Дудко Тимофей</t>
+    <t>Korbut Ilya</t>
   </si>
   <si>
-    <t>Корбут Илья</t>
+    <t>Vysockiy Egor</t>
   </si>
   <si>
-    <t>Аверьянов Богдан</t>
+    <t>Averyanov Bogdan</t>
   </si>
   <si>
-    <t>Землянский Павел</t>
+    <t>Zemlyanskiy Pavel</t>
   </si>
   <si>
-    <t>Зиновьев Михаил</t>
+    <t>Zinovev Mihail</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -796,108 +796,108 @@
       </c>
       <c r="C15" s="8">
         <v>2014</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2014</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2014</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">