--- v0 (2025-12-24)
+++ v1 (2026-08-30)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>КЦ "ИНТЕГРАЦИЯ"</t>
   </si>
   <si>
     <t>Кубок клуба спортивного бильярда "Магия бильярда",  1 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.01.2025, КЦ "ИНТЕГРАЦИЯ", Россия, Москва, Лазо 12</t>
+    <t>18.01.2025, КЦ "ИНТЕГРАЦИЯ", Russian Federation, Moscow, Лазо 12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Белодедов Александр</t>
+    <t>Belodedov Aleksandr</t>
   </si>
   <si>
-    <t>Семенкевич Илья</t>
+    <t>Semenkevic Il'a</t>
   </si>
   <si>
-    <t>Курашкин Александр</t>
+    <t>Kurashkin Aleksandr</t>
   </si>
   <si>
-    <t>Печенина Анна</t>
+    <t>Pechenina Anna</t>
   </si>
   <si>
-    <t>Бахмутский Владимир</t>
+    <t>Bahmutskij Vladimir</t>
   </si>
   <si>
-    <t>Мельникова Викториия</t>
+    <t>Melnikova Viktoriiya</t>
   </si>
   <si>
-    <t>Печенина Валерия</t>
+    <t>Pechenina Valeriya</t>
   </si>
   <si>
-    <t>Топильская Полина</t>
+    <t>Topilskaya Polina</t>
   </si>
   <si>
-    <t>Ахтямова Маргарита</t>
+    <t>Kolechkina Margarita</t>
   </si>
   <si>
-    <t>Жарова Альбина</t>
+    <t>Prokopev Aleksandr</t>
   </si>
   <si>
-    <t>Прокопьев Александр</t>
+    <t>Semenkevic Galina</t>
   </si>
   <si>
-    <t>Семенкевич Галина</t>
+    <t>Zharova Albina</t>
   </si>
   <si>
-    <t>Аверьянов Никита</t>
+    <t>Averyanov Nikita</t>
   </si>
   <si>
-    <t>Авраменко Сергей</t>
+    <t>Avramenko Sergey</t>
   </si>
   <si>
-    <t>Кеслер Константин</t>
+    <t>Kesler Konstantin</t>
   </si>
   <si>
-    <t>Пация Кирилл</t>
+    <t>Pacia Kirill</t>
   </si>
   <si>
-    <t>Волкова Ольга</t>
+    <t>Davydov Denis</t>
   </si>
   <si>
-    <t>Давыдов Денис</t>
+    <t>Nikiforov Stanislav</t>
   </si>
   <si>
-    <t>Никифоров Станислав</t>
+    <t>Orlov Valeriy</t>
   </si>
   <si>
-    <t>Орлов Валерий</t>
+    <t>Pchelkin Ilya</t>
   </si>
   <si>
-    <t>Пчелкин Илья</t>
+    <t>Smirnova Diana</t>
   </si>
   <si>
-    <t>Рожков Алексей</t>
+    <t>Timoshin Aleksey</t>
   </si>
   <si>
-    <t>Смирнова Диана</t>
+    <t>Timoshin Konstantin</t>
   </si>
   <si>
-    <t>Тимошин Константин</t>
+    <t>Volkova Olga</t>
   </si>
   <si>
-    <t>Барзов Павел</t>
+    <t>Barzov Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -834,91 +834,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2001</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2000</v>
+        <v>1978</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1978</v>
+        <v>1960</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1960</v>
+        <v>2000</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -973,188 +973,188 @@
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>2011</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>2006</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1995</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1999</v>
+        <v>2012</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2012</v>
+        <v>1974</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1952</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="9" t="s">