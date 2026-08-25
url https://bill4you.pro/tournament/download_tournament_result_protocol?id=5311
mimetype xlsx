--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Лига "Авангард", г. Сургут</t>
   </si>
   <si>
     <t>Январский турнир, серии турниров "Кубок сезона - 2025" Лиги "Авангард"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.01.2025, Бильярдный центр , Россия, ХМАО - Югра, Сургут, ​Проспект Мира,  44/2</t>
+    <t>19.01.2025, Бильярдный центр , Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ​Проспект Мира,  44/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зубко Никита</t>
+    <t>Zubko Nikita</t>
   </si>
   <si>
-    <t>Лелетко Сергей</t>
+    <t>Leletko Sergey</t>
   </si>
   <si>
-    <t>Коротин Антон</t>
+    <t>Khalilov Alik</t>
   </si>
   <si>
-    <t>Халилов Алик</t>
+    <t>Korotin Anton</t>
   </si>
   <si>
-    <t>Волчков Николай</t>
+    <t>Khusnullin Ramzis</t>
   </si>
   <si>
-    <t>Коршунов Леонид</t>
+    <t>Korshunov Leonid</t>
   </si>
   <si>
-    <t>Любякин Алексей</t>
+    <t>Lyubyakin Alexey</t>
   </si>
   <si>
-    <t>Хуснуллин Рамзис</t>
+    <t>Volchkov Nickolay</t>
   </si>
   <si>
-    <t>Егоров Андрей</t>
+    <t>Egorov Andrey</t>
   </si>
   <si>
-    <t>Клюпа Сергей</t>
+    <t>Klyupa Sergej</t>
   </si>
   <si>
-    <t>Ренёв Константин</t>
+    <t>Renev Konstantin</t>
   </si>
   <si>
-    <t>Шишкин Сергей</t>
+    <t>Schischkin Sergei</t>
   </si>
   <si>
-    <t>Буцанов Дмитрий</t>
+    <t>Butsanov Dmitry</t>
   </si>
   <si>
-    <t>Денис Олесь</t>
+    <t>Denis Oles</t>
   </si>
   <si>
-    <t>Мушавкин Дмитрий</t>
+    <t>Mushavkin Dmitrii</t>
   </si>
   <si>
-    <t>Тарусин Анатолий</t>
+    <t>Tarusin Anatoliy</t>
   </si>
   <si>
-    <t>Абдрахманов Айрат</t>
+    <t>Abdrahmanov Ayrat</t>
   </si>
   <si>
-    <t>Герез Александр</t>
+    <t>Alexey Mitrofanov</t>
   </si>
   <si>
-    <t>Касьянов Андрей</t>
+    <t>Gerez Alexandr</t>
   </si>
   <si>
-    <t>Лизунов Виктор</t>
+    <t>Kas'anov Andrej</t>
   </si>
   <si>
-    <t>Митрофанов Алексей</t>
+    <t>Lizunov Viktor</t>
   </si>
   <si>
-    <t>Сопилов Александр</t>
+    <t>Sergey Sukhomlin</t>
   </si>
   <si>
-    <t>Сухомлин Сергей</t>
+    <t>Sopilov Alexander</t>
   </si>
   <si>
-    <t>Терехов Иван</t>
+    <t>Terekhov Ivan</t>
   </si>
   <si>
-    <t>Артемьев Сергей</t>
+    <t>Artemev Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Ufa</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -702,156 +702,156 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1993</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1988</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1983</v>
+        <v>1959</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1959</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2000</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1959</v>
+        <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1968</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1001,151 +1001,151 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1972</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1966</v>
+        <v>1979</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1982</v>
+        <v>1966</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1979</v>
+        <v>1987</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1991</v>
+        <v>1961</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1961</v>
+        <v>1991</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1987</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">