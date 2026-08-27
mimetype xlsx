--- v0 (2025-12-13)
+++ v1 (2026-08-27)
@@ -20,267 +20,267 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>ФБС Республики Казахстан</t>
   </si>
   <si>
     <t>Кубок Республики Казахстан по "Комбинированной пирамиде"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.01.2025, БК "Бастау", Казахстан, Алматинская область, Алматы, ул. Шагабутдинова,  д.109А.</t>
+    <t>21.01.2025, БК "Бастау", Kazakhstan, Almaty oblysy, Almaty, ул. Шагабутдинова,  д.109А.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 42</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Карамолдаев Даулет</t>
+    <t>Karamoldaev Daulet</t>
   </si>
   <si>
-    <t>Туяков Медет</t>
+    <t>Tuyakov Medet</t>
   </si>
   <si>
-    <t>Габдулхаир Ернур</t>
+    <t>Gabdulhair Ernur</t>
   </si>
   <si>
-    <t>Туганбаев Айдос</t>
+    <t>Tuganbaev Aydos</t>
   </si>
   <si>
-    <t>Бахарамулы Куат</t>
+    <t>Baharamuly Kuat</t>
   </si>
   <si>
-    <t>Косжанов Фархад</t>
+    <t>Koszhanov Farhad</t>
   </si>
   <si>
-    <t>Тен Ир Сан</t>
+    <t>Ten Ir San</t>
   </si>
   <si>
-    <t>Урунбаев Азимхан</t>
+    <t>Urunbaev Azimhan</t>
   </si>
   <si>
-    <t>Алинар Султанов</t>
+    <t>Auezov Nauryzbay</t>
   </si>
   <si>
-    <t>Ауэзов Наурызбай</t>
+    <t>Baktybay Zhomart</t>
   </si>
   <si>
-    <t>Бактыбай Жомарт</t>
+    <t>Egay Andrey</t>
   </si>
   <si>
-    <t>Егай Андрей</t>
+    <t>Kenzhebekov Zhastilek</t>
   </si>
   <si>
-    <t>Кенжебеков Жастилек</t>
+    <t>Li Mihail</t>
   </si>
   <si>
-    <t>Ли Михаил</t>
+    <t>Nureden Duman</t>
   </si>
   <si>
-    <t>Нуреден Думан</t>
+    <t>Sultanov Alinar</t>
   </si>
   <si>
-    <t>Тен Иль-Дё</t>
+    <t>Ten Il'-De</t>
   </si>
   <si>
-    <t>Болдешов Даурен</t>
+    <t>Boldeshov Dauren</t>
   </si>
   <si>
-    <t>Дмитриев Денис</t>
+    <t>Dmitriev Denis</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Лян Александр</t>
+    <t>Lyan Aleksandr</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Рахметов Диас</t>
+    <t>Rahmetov Dias</t>
   </si>
   <si>
-    <t>Сулейменов Мухтар</t>
+    <t>Suleymenov Muhtar</t>
   </si>
   <si>
-    <t>Уашов Даурен</t>
+    <t>Uashov Dauren</t>
   </si>
   <si>
-    <t>Болат Данияр</t>
+    <t>Bolat Daniar</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Hen Sergey</t>
   </si>
   <si>
-    <t>Исмайлов Жандос</t>
+    <t>Ismaylov Zhandos</t>
   </si>
   <si>
-    <t>Каранеев Абылайхан</t>
+    <t>Karaneev Abylahan</t>
   </si>
   <si>
-    <t>Конспеков Аргынбек</t>
+    <t>Konspekov Argynbek</t>
   </si>
   <si>
-    <t>Муканов Мухит</t>
+    <t>Mukanov Muhit</t>
   </si>
   <si>
-    <t>Сулейманов Руслан</t>
+    <t>Suleymanov Ruslan</t>
   </si>
   <si>
-    <t>Хен Сергей</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Акиров Берик</t>
+    <t>Akirov Berik</t>
   </si>
   <si>
-    <t>Алимов Сыпатай</t>
+    <t>Alimov Sypatay</t>
   </si>
   <si>
-    <t>Аралбек Жоламан</t>
+    <t>Aralbek Zholaman</t>
   </si>
   <si>
-    <t>Дмитриев Ян</t>
+    <t>Dmitriev Yan</t>
   </si>
   <si>
-    <t>Жанатов Баглан</t>
+    <t>Kaipbaev Marat</t>
   </si>
   <si>
-    <t>Жолдин Олжас</t>
+    <t>Li Nikita</t>
   </si>
   <si>
-    <t>Каипбаев Марат</t>
+    <t>Manankov Kuanys</t>
   </si>
   <si>
-    <t>Ли Никита</t>
+    <t>Pazylbekov Almas</t>
   </si>
   <si>
-    <t>Мананков Куаныш</t>
+    <t>Zhanatov Baglan</t>
   </si>
   <si>
-    <t>Пазылбеков Алмас</t>
+    <t>Zholdin Olzhas</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бузурходжаев Раимжан</t>
+    <t>Buzurhodzhaev Raimzhan</t>
   </si>
   <si>
-    <t>Трубникова Алла</t>
+    <t>Trubnikova Alla</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Алматинская область</t>
+    <t>Almaty oblysy</t>
   </si>
   <si>
-    <t>Карагандинская область</t>
+    <t>Qaraǵandy oblysy</t>
   </si>
   <si>
-    <t>область Абай</t>
+    <t>Abai oblysy</t>
   </si>
   <si>
-    <t>область Жетысу</t>
+    <t>Jetısu oblysy</t>
   </si>
   <si>
-    <t>Кызылординская область</t>
+    <t>Baıqońyr respýblıkalyq mańyzy bar qalasy</t>
   </si>
   <si>
-    <t>Акмолинская область</t>
+    <t>Astana respýblıkalyq mańyzdy qala</t>
   </si>
   <si>
-    <t>Костанайская область</t>
+    <t>Qostanaı oblysy</t>
   </si>
   <si>
-    <t>Восточно-Казахстанская область</t>
+    <t>Shyǵys Qazaqstan oblysy</t>
   </si>
   <si>
-    <t>Мангистауская область</t>
+    <t>Mańǵystaý oblysy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,51 +822,51 @@
       </c>
       <c r="C11" s="8">
         <v>1985</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F13" s="1"/>
@@ -899,172 +899,172 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1998</v>
+        <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>2006</v>
+      </c>
       <c r="D22" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1999</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="1"/>
@@ -1234,56 +1234,58 @@
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1986</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1991</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
@@ -1356,54 +1358,54 @@
       </c>
       <c r="C38" s="8">
         <v>1985</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1988</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
@@ -1453,151 +1455,151 @@
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2006</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1991</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>1982</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>