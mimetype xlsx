--- v0 (2025-12-19)
+++ v1 (2026-08-21)
@@ -1439,51 +1439,51 @@
       </c>
       <c r="C41" s="8">
         <v>1985</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="8">
         <v>1973</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="8">
         <v>1987</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F43" s="1"/>
@@ -1556,51 +1556,51 @@
       </c>
       <c r="B47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="8">
         <v>1985</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="8">
         <v>1981</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="9" t="s">