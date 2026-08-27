--- v0 (2025-12-16)
+++ v1 (2026-08-27)
@@ -12,236 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>БК "Форт"</t>
   </si>
   <si>
     <t>Еженедельный турнир БК ФОРТ "Свободная пирамида" (Американка)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2025, БК "Форт", Россия, ХМАО - Югра, Нягань, ул. Сибирская,  д. 13/3</t>
+    <t>25.01.2025, БК "Форт", Russian Federation, KhMAO - Yugra, Nyagan, ул. Сибирская,  д. 13/3</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Токунов Антон</t>
+    <t>Tokunov Anton</t>
   </si>
   <si>
-    <t>Зарбазоя Владимир</t>
+    <t>Zarbazoya Vladimir</t>
   </si>
   <si>
-    <t>Стебунов Валерий</t>
+    <t>Stebunov Valeriy</t>
   </si>
   <si>
-    <t>Ершов Олег</t>
+    <t>Ershov Oleg</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
-    <t>Миронов Алексей</t>
+    <t>Mironov Alesei</t>
   </si>
   <si>
-    <t>Тишков Денис</t>
+    <t>Tishkov Denis</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Камалов Рашит</t>
+    <t>Kamalov Rashit</t>
   </si>
   <si>
-    <t>Луйх Алексей</t>
+    <t>Luyh Aleksey</t>
   </si>
   <si>
-    <t>Мустафаев Вусал</t>
+    <t>Mustafaev Vusal</t>
   </si>
   <si>
-    <t>Набиев Радик</t>
+    <t>Chertikov Vyacheslav</t>
   </si>
   <si>
-    <t>Семешко Александр</t>
+    <t>Nabiev Radik</t>
   </si>
   <si>
-    <t>Туляшев Манас</t>
+    <t>Semeshko Aleksandr</t>
   </si>
   <si>
-    <t>Чертыков Вячеслав</t>
+    <t>Tuliashev Manas</t>
   </si>
   <si>
-    <t>Габдуллин Азат</t>
+    <t>Gabdullin Azat</t>
   </si>
   <si>
-    <t>Кардашин Николай</t>
+    <t>Kardashin Nikolai</t>
   </si>
   <si>
-    <t>Макаров Сергей</t>
+    <t>Makarov Sergey</t>
   </si>
   <si>
-    <t>Маматов Бексултан</t>
+    <t>Mamatov Beksultan</t>
   </si>
   <si>
-    <t>Мирзакулиев Аслан</t>
+    <t>Mirzakuliev Aslan</t>
   </si>
   <si>
-    <t>Невзоров Олег</t>
+    <t>Nevzorov Oleg</t>
   </si>
   <si>
-    <t>Сидоренков Дмитрий</t>
+    <t>Sidorenkov Dmitry</t>
   </si>
   <si>
-    <t>Цветков Виталий</t>
+    <t>Tsvetkov Vitaliy</t>
   </si>
   <si>
-    <t>Гугнин Андрей</t>
+    <t>Cudakov Kirill</t>
   </si>
   <si>
-    <t>Кошелев Анатолий</t>
+    <t>Cvetkov Dmitriy</t>
   </si>
   <si>
-    <t>Латыпов Алексей</t>
+    <t>Gugnin Andrey</t>
   </si>
   <si>
-    <t>Мирзакулиев Руслан</t>
+    <t>Koshelev Anatolij</t>
   </si>
   <si>
-    <t>Цветков Дмитрий</t>
+    <t>Latypov Aleksey</t>
   </si>
   <si>
-    <t>Чудаков Кирилл</t>
+    <t>Mirzakuliev Ruslan</t>
   </si>
   <si>
-    <t>Балмышев Максим</t>
+    <t>Bakhramov Sherzod</t>
   </si>
   <si>
-    <t>Бахрамов Шерзод</t>
+    <t>Balmyshev Maksim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>посёлок городского типа Пионерский</t>
+    <t>posyolok gorodskogo tipa Pionerskiy</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok Unyugan</t>
   </si>
   <si>
-    <t>Советский</t>
+    <t>Sovetskiy</t>
   </si>
   <si>
-    <t>Майлуу-Суу</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Mailuu-Suu</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
+  </si>
+  <si>
+    <t>posyolok gorodskogo tipa Oktyabrskoye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -942,111 +945,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1996</v>
+        <v>1975</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1975</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1980</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1148,191 +1151,191 @@
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1994</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1979</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1974</v>
+        <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2006</v>
+        <v>1975</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1982</v>
+        <v>1974</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1978</v>
+        <v>2006</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1987</v>
+        <v>1978</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8"/>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1991</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8"/>
@@ -1356,51 +1359,51 @@
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7" t="s">
         <v>48</v>
       </c>