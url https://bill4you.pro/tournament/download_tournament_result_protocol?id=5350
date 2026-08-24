--- v0 (2025-12-13)
+++ v1 (2026-08-24)
@@ -20,240 +20,240 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>БК "16" (Киров)</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок Любительской лиги 2025 1 этап </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.01.2025, БК "16" (Киров), Россия, Кировская область, Киров, ул. Ленина,  д. 198,  к. 1.</t>
+    <t>19.01.2025, БК "16" (Киров), Russian Federation, Kirov Region, Kirov, ул. Ленина,  д. 198,  к. 1.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Фадеев Павел</t>
+    <t>Fadeev Pavel</t>
   </si>
   <si>
-    <t>Фоменко Константин</t>
+    <t>Fomenko Konstantin</t>
   </si>
   <si>
-    <t>Ашихмин Роман</t>
+    <t>Ashihmin Roman</t>
   </si>
   <si>
-    <t>Непеин Олег</t>
+    <t>Nepein Oleg</t>
   </si>
   <si>
-    <t>Корнилова Мария</t>
+    <t>Kornilova Mariya</t>
   </si>
   <si>
-    <t>Рыжков Андрей</t>
+    <t>Ryzhkov Andrey</t>
   </si>
   <si>
-    <t>Шиванов Владимири</t>
+    <t>Shivanov Vladimiri</t>
   </si>
   <si>
-    <t>Шмырин Денис</t>
+    <t>Shmyrin Denis</t>
   </si>
   <si>
-    <t>Архипов Андрей</t>
+    <t>Arhipov Andrey</t>
   </si>
   <si>
-    <t>Вдовенко Денис</t>
+    <t>Hatib Firas</t>
   </si>
   <si>
-    <t>Кропотин Андрей</t>
+    <t>Kropotin Andrey</t>
   </si>
   <si>
-    <t>Новоселов Павел</t>
+    <t>Novoselov Pavel</t>
   </si>
   <si>
-    <t>Плесовских Сергей</t>
+    <t>Plesovskih Sergey</t>
   </si>
   <si>
-    <t>Погосян Армен</t>
+    <t>Pogosyan Armen</t>
   </si>
   <si>
-    <t>Тиунов Никита</t>
+    <t>Tiunov Nikita</t>
   </si>
   <si>
-    <t>Хатиб Фирас</t>
+    <t>Vdovenko Denis</t>
   </si>
   <si>
-    <t>Бакулин Всеволод</t>
+    <t>Bakulin Vsevolod</t>
   </si>
   <si>
-    <t>Балезин Иван</t>
+    <t>Balezin Ivan</t>
   </si>
   <si>
-    <t>Баранов Михаил</t>
+    <t>Baranov Mihail</t>
   </si>
   <si>
-    <t>Бессолицын Дмитрий</t>
+    <t>Bessolicyn Dmitriy</t>
   </si>
   <si>
-    <t>Бороздин Александр</t>
+    <t>Borozdin Aleksandr</t>
   </si>
   <si>
-    <t>Коновалов Илья</t>
+    <t>Konovalov Ilya</t>
   </si>
   <si>
-    <t>Памятничий Александр</t>
+    <t>Pamyatnichiy Aleksandr</t>
   </si>
   <si>
-    <t>Скрябин Антон</t>
+    <t>Skryabin Anton</t>
   </si>
   <si>
-    <t>Большаков Андрей</t>
+    <t>Bolshakov Andrey</t>
   </si>
   <si>
-    <t>Зубарев Никита</t>
+    <t>Mokeev Sergey</t>
   </si>
   <si>
-    <t>Мокеев Сергей</t>
+    <t>Olyunin Anton</t>
   </si>
   <si>
-    <t>Олюнин Антон</t>
+    <t>Perfilov Vladimir</t>
   </si>
   <si>
-    <t>Пермяков Глеб</t>
+    <t>Permyakov Gleb</t>
   </si>
   <si>
-    <t>Перфилов Владимир</t>
+    <t>Rozhkin Denis</t>
   </si>
   <si>
-    <t>Рожкин Денис</t>
+    <t>Tutynin Pavel</t>
   </si>
   <si>
-    <t>Тутынин Павел</t>
+    <t>Zubarev Nikita</t>
   </si>
   <si>
-    <t>Антонян Самвел</t>
+    <t>Antonyan Samvel</t>
   </si>
   <si>
-    <t>Корнилова Юлия</t>
+    <t>Chernov Anton</t>
   </si>
   <si>
-    <t>Коршунов Алексей</t>
+    <t>Kornilova Yuliya</t>
   </si>
   <si>
-    <t>Орлов Иван</t>
+    <t>Korshunov Aleksey</t>
   </si>
   <si>
-    <t>Свалов Игорь</t>
+    <t>Orlov Ivan</t>
   </si>
   <si>
-    <t>Чернов Антон</t>
+    <t>Svalov Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Мамаев Дмитрий</t>
+    <t>Mamaev Dmitriy</t>
   </si>
   <si>
-    <t>Курдюков Сергей</t>
+    <t>Kurdyukov Sergey</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Киров</t>
+    <t>Kirov</t>
   </si>
   <si>
-    <t>Советск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Sovetsk</t>
   </si>
   <si>
-    <t>пгт Даровской</t>
+    <t>posyolok gorodskogo tipa Darovskoy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -892,57 +892,57 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1992</v>
+        <v>1976</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -996,71 +996,71 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1976</v>
+        <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2013</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1196,303 +1196,303 @@
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1964</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1998</v>
+        <v>1983</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1986</v>
+        <v>1998</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2014</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1998</v>
+        <v>1987</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1987</v>
+        <v>1968</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1968</v>
+        <v>1998</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1990</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C41" s="8"/>
+      <c r="C41" s="8">
+        <v>1978</v>
+      </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C42" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1968</v>
+        <v>1985</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1978</v>
+        <v>1968</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>