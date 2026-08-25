--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК «Меркурий»</t>
   </si>
   <si>
     <t>Турнир на призы клуба "Меркурий" по динамичной пирамиде c гандикапом</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.02.2025, БК «Меркурий», Россия, Ульяновская область, Ульяновск, ул. Шолмова д. 11</t>
+    <t>02.02.2025, БК «Меркурий», Russian Federation, Ulyanovsk Region, Ulyanovsk, ул. Шолмова д. 11</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Корнеев Алексей</t>
+    <t>Korneyev Alexey</t>
   </si>
   <si>
-    <t>Куфтырев Сергей</t>
+    <t>Kuftirev Sergei</t>
   </si>
   <si>
-    <t>Зубков Геннадий</t>
+    <t>Osipov Ivan</t>
   </si>
   <si>
-    <t>Осипов Иван</t>
+    <t>Zubkov Gennadiy</t>
   </si>
   <si>
-    <t>Васильев Петр</t>
+    <t>Kulikov Nazar</t>
   </si>
   <si>
-    <t>Куликов Назар</t>
+    <t>Lushin Alexander</t>
   </si>
   <si>
-    <t>Лушин Александр</t>
+    <t>Ramazanov Ilham</t>
   </si>
   <si>
-    <t>Рамазанов Ильхам</t>
+    <t>Vasilev Petr</t>
   </si>
   <si>
-    <t>Афонькин Николай</t>
+    <t>Afonkin Nik</t>
   </si>
   <si>
-    <t>Исмаилов Адэль</t>
+    <t>Ismailov Adel</t>
   </si>
   <si>
-    <t>Сага Виталий</t>
+    <t>Saga Vitaliy</t>
   </si>
   <si>
-    <t>Умаров Тимур</t>
+    <t>Umarov Timur</t>
   </si>
   <si>
-    <t>Ларин Юрий</t>
+    <t>Larin Yuriy</t>
   </si>
   <si>
-    <t>Николаев Алексей</t>
+    <t>Nikolaev Aleksey</t>
   </si>
   <si>
-    <t>Порутчиков Марат</t>
+    <t>Porutchikov Marat</t>
   </si>
   <si>
-    <t>Тырин Юрий</t>
+    <t>Tyrin Yuriy</t>
   </si>
   <si>
-    <t>Гаджиев Тимур</t>
+    <t>Gadzhiev Timur</t>
   </si>
   <si>
-    <t>Казачев Станислав</t>
+    <t>Kartashov Alexander</t>
   </si>
   <si>
-    <t>Карташов Александр</t>
+    <t>Kazachev Stanislav</t>
   </si>
   <si>
-    <t>Куликов Александр</t>
+    <t>Kulikov Alexander</t>
   </si>
   <si>
-    <t>Павлов Иван</t>
+    <t>Pavlov Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -682,151 +682,151 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1976</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1982</v>
+        <v>2012</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2003</v>
+        <v>1990</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1990</v>
+        <v>1982</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1952</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -982,71 +982,71 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1984</v>
+        <v>1973</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1971</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="9" t="s">